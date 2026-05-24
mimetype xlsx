--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,66 +194,69 @@
   <si>
     <t>BILL/00205/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-90</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of FARIDPUR, patiram C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02565/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-460</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
-    <t>Implementation of Different Piped Water Supply Scheme namely (1) Jangalpur (2) Faridpur (3) Dhulatair at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>R.K. ENTERPRISE</t>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Balurghat Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000131/2024-2025</t>
+  </si>
+  <si>
+    <t>1906/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>R.P. CHOUDHURY CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -866,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>30.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>25.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.48</v>
       </c>
       <c r="S4" s="4">
         <v>93</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1148,109 +1151,109 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>2125.46</v>
+        <v>8.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28.89</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>2231.98</v>
+        <v>115.08</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>27.69</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>24.06</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>