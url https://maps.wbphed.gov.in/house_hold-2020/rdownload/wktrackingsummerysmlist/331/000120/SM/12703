--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>BP-2023-24-460</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Balurghat Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2 HQ</t>
   </si>
   <si>
     <t>ORD/000131/2024-2025</t>
   </si>
   <si>
     <t>1906/BD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>R.P. CHOUDHURY CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Jangalpur (2) Faridpur (3) Dhulatair at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>820/BD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1186,87 +1204,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>8.55</v>
       </c>
       <c r="Q9" s="4">
         <v>2.47</v>
       </c>
       <c r="R9" s="4">
         <v>28.89</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2125.46</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>380.17</v>
+      </c>
+      <c r="R10" s="4">
+        <v>17.89</v>
+      </c>
+      <c r="S10" s="4">
+        <v>55</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>2240.54</v>
+      </c>
+      <c r="P11" s="8">
+        <v>407.86</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>18.2</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>