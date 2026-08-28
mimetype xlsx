--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,189 +92,189 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>FARIDPUR Piped Water Supply Scheme at Balurghat Block, under Balughat Division PHE Dte. in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>SM/12703</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Jangalpur (2) Faridpur (3) Dhulatair at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>820/BD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Faridpur Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014480)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000452/2023-2024</t>
+  </si>
+  <si>
+    <t>2548/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2022-2023</t>
   </si>
   <si>
     <t>2904/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying of additional Distribution pipe line for the left out area and other allied works within command area of Faridpur Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000172/2024-2025</t>
   </si>
   <si>
     <t>2272/BD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>M/S. SARKAR CONSTRUCTION</t>
   </si>
   <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Balurghat Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000131/2024-2025</t>
+  </si>
+  <si>
+    <t>1906/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>R.P. CHOUDHURY CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>251/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of FARIDPUR, patiram C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02565/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-460</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>QUOTATION PAYMENT FOR PH NO-1 FARIDPUR PWSS UNDER PATIRAM CCC IN THE DISTRICT OF DAKSHIN DINAJPUR.</t>
   </si>
   <si>
     <t>BILL/00205/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-90</t>
   </si>
   <si>
     <t>16/04/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -803,507 +803,507 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>22.22</v>
+        <v>2125.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>380.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>17.89</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>30.21</v>
       </c>
       <c r="Q4" s="4">
         <v>25.22</v>
       </c>
       <c r="R4" s="4">
         <v>83.48</v>
       </c>
       <c r="S4" s="4">
         <v>93</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>14.68</v>
+        <v>22.22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>24.98</v>
+        <v>14.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>8.06</v>
+        <v>8.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>28.89</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>6.38</v>
+        <v>24.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>8.55</v>
+        <v>6.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.47</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>28.89</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2125.46</v>
+        <v>8.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>380.17</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>17.89</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>2240.54</v>