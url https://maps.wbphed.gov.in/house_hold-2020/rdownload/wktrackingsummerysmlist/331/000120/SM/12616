--- v0 (2025-12-15)
+++ v1 (2026-05-24)
@@ -110,51 +110,51 @@
   <si>
     <t>SM/12616</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Ground Water Based Mini Piped Water Supply Scheme (Maximum 100 Household) for 295 nos. villages within 08 nos. Block namely Balurghat, Hili, Kumarganj, Tapan, Gangarampur, Kushmandi, Banshihari &amp; Harirampur in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I, MLMD,Assistant Engineer HQ,Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>je1_malda_me,Junior Engineer (Civil),Junior Engineer - I, MLMD,Junior Engineer 1 HQ,Junior Engineer 1 Sub Division,Junior Engineer 2 HQ,Junior Engineer 2 Sub Division,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Balurghat,Junior Engineer Hili,Junior Engineer Kumarganj,Junior Engineer Kushmandi,Junior Engineer Tapan`</t>
   </si>
   <si>
     <t>ORD/000178/2022-2023</t>
   </si>
   <si>
     <t>3309/BD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S. RPP - INFRASTRUCTURES (JV)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>