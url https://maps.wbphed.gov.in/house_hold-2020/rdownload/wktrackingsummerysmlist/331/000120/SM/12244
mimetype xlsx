--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,68 @@
     <t>BP-2023-24-701</t>
   </si>
   <si>
     <t>Implementation of Different Piped Water Supply Scheme namely (1) Bolla (2) Durlabhpur (3) Boaldar (4) Trikul at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000069/2023-2024</t>
   </si>
   <si>
     <t>821/BD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution of pipeline for the left out area, and allied works within command area of Boaldar Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000121/2024-2025</t>
+  </si>
+  <si>
+    <t>1910/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1094,101 +1112,164 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>2425.67</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>139.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>7.21</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>2523.43</v>
+      </c>
+      <c r="P10" s="8">
+        <v>139.79</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>5.54</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>