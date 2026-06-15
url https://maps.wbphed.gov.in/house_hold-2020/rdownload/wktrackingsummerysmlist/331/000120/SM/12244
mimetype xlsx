--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,74 @@
     <t>13/07/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, and allied works within command area of Boaldar Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000121/2024-2025</t>
   </si>
   <si>
     <t>1910/BD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Charges for Wayleave/Track crossing by MS Casing Pipeline of 600 mm Dia. (9.5 mm Thick) for passing of MS Carrier Pipeline of 200 mm Dia. for Boalder Piped Water Supply Scheme [SM/12244] under Jal Jeevan Mission between Stn. Mallickpur Hat (MKRH) - Balurghat (BLGT) at Km. 84/3-4 at a depth of 1.3 m from ground level of EKI-BLGT section by PHED, Balurghat Division, West Bengal.</t>
+  </si>
+  <si>
+    <t>BILL/00108/2025-2026</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION.</t>
+  </si>
+  <si>
+    <t>Naltahar More to Khaspur BPHC road from 0.00 KM to 5.90 Km, Urgent restoration work of hard shoulder in stretches, under Dakshin Dinajpur Highway Division in the District of Dakshin Dinajpur, for laying of water supply pipe line along PW (Road) Dte. under Balurghat Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00496/2024-2025</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="96.690674" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1189,87 +1213,201 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>7.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>6.01</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>14.36</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>2543.8</v>
+      </c>
+      <c r="P12" s="8">
+        <v>139.79</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>5.5</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>