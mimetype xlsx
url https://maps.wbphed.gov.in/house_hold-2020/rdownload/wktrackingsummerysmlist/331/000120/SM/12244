--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,186 +80,186 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>BOALDER PWSS AT BALURGHAT BLOCK, UNDER BALURGHAT DIVISION P.H.E.Dte. IN THE DIST. OF DAKSHIN DINAJPUR.</t>
+  </si>
+  <si>
+    <t>SM/12244</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Bolla (2) Durlabhpur (3) Boaldar (4) Trikul at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>821/BD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>BOALDER PWSS AT BALURGHAT BLOCK, UNDER BALURGHAT DIVISION P.H.E.Dte. IN THE DIST. OF DAKSHIN DINAJPUR.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Boalder Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013551)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000340/2023-2024</t>
   </si>
   <si>
     <t>2338/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000034/2022-2023</t>
   </si>
   <si>
     <t>2900/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Jack Pushing of M.S. pipe of 200 mm dia. Through 600 mm dia R.C.C. Hume pipe (NP4)/ M.S. pipe by Hydraulic Jacking Technique method across Railway Track near Boalder (KM/TP -84/3- 84/4) between Mallickpur Hat(MKRH) and Balurghat(BLGT) station for Boalder Piped Water Supply Scheme in the Disrtict of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>2481/BD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>RAY CONSTRUCTION &amp;CO.</t>
   </si>
   <si>
+    <t>Laying of additional distribution of pipeline for the left out area, and allied works within command area of Boaldar Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000121/2024-2025</t>
+  </si>
+  <si>
+    <t>1910/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Payment for the quotation of New Connection of PH NO-I of Boalder PWSS under Balurghat CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03726/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-700</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-II of Boalder PWSS under Balurghat CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03727/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-701</t>
-  </si>
-[...40 lines deleted...]
-    <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Charges for Wayleave/Track crossing by MS Casing Pipeline of 600 mm Dia. (9.5 mm Thick) for passing of MS Carrier Pipeline of 200 mm Dia. for Boalder Piped Water Supply Scheme [SM/12244] under Jal Jeevan Mission between Stn. Mallickpur Hat (MKRH) - Balurghat (BLGT) at Km. 84/3-4 at a depth of 1.3 m from ground level of EKI-BLGT section by PHED, Balurghat Division, West Bengal.</t>
   </si>
   <si>
     <t>BILL/00108/2025-2026</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION.</t>
   </si>
   <si>
     <t>Naltahar More to Khaspur BPHC road from 0.00 KM to 5.90 Km, Urgent restoration work of hard shoulder in stretches, under Dakshin Dinajpur Highway Division in the District of Dakshin Dinajpur, for laying of water supply pipe line along PW (Road) Dte. under Balurghat Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00496/2024-2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
@@ -834,440 +834,440 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.56</v>
+        <v>2425.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>139.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>25.3</v>
+        <v>26.56</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>31.41</v>
+        <v>25.3</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.81</v>
+        <v>31.41</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.46</v>
+        <v>7.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>2425.67</v>
+        <v>3.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>139.79</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>5.76</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.21</v>
+        <v>3.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
@@ -1280,51 +1280,51 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>