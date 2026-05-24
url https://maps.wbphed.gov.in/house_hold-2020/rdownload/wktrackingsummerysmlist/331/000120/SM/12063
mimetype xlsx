--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -176,51 +176,51 @@
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>M/S. NANDY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dilkunthi Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013332)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000351/2023-2024</t>
   </si>
   <si>
     <t>2341/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/05/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1017,88 +1017,88 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>26.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.73</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>744.28</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>19.53</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>