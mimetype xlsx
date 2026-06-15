--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -176,51 +176,51 @@
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>M/S. NANDY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dilkunthi Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013332)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000351/2023-2024</t>
   </si>
   <si>
     <t>2341/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>26/05/2026</t>
+    <t>23/09/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>