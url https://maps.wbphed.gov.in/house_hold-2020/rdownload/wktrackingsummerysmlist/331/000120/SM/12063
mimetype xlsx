--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,138 +92,138 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Bansihari</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>DILKUNTHI Piped Water Supply Scheme at Bansihari Block</t>
   </si>
   <si>
     <t>SM/12063</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 350 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House for implementation of Dilkunthi Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>370/BD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. NANDY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dilkunthi Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013332)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000351/2023-2024</t>
+  </si>
+  <si>
+    <t>2341/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2022-2023</t>
   </si>
   <si>
     <t>2879/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of DILKUNTHI, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02564/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-459</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of DILKUNTHI, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02563/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-458</t>
-  </si>
-[...46 lines deleted...]
-    <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -752,322 +752,322 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.3</v>
+        <v>689.75</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.35</v>
+        <v>26.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.73</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.02</v>
+        <v>19.3</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>689.75</v>
+        <v>5.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>26.85</v>
+        <v>3.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.53</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>72.73</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>744.28</v>