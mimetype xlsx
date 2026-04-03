--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -206,51 +206,51 @@
   <si>
     <t>460/BD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 350 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Instalation of IEP, Pump House, Boundary Wall &amp; Approach Road for implementation of Saraihat Bajedonor Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer Kushmandi</t>
   </si>
   <si>
     <t>ORD/000232/2022-2023</t>
   </si>
   <si>
     <t>3906/BD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>CHIRANJIB DAS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Saraihat Bajedonor Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013134)</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000185/2023-2024</t>
   </si>
   <si>
     <t>2111/MLMD</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>