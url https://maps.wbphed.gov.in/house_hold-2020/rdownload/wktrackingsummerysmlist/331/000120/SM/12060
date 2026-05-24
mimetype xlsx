--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -206,51 +206,51 @@
   <si>
     <t>460/BD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 350 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Instalation of IEP, Pump House, Boundary Wall &amp; Approach Road for implementation of Saraihat Bajedonor Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer Kushmandi</t>
   </si>
   <si>
     <t>ORD/000232/2022-2023</t>
   </si>
   <si>
     <t>3906/BD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>26/09/2026</t>
   </si>
   <si>
     <t>CHIRANJIB DAS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Saraihat Bajedonor Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013134)</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000185/2023-2024</t>
   </si>
   <si>
     <t>2111/MLMD</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
@@ -828,54 +828,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>20.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>71.37</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -889,54 +889,54 @@
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>4003194057</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>3.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -950,54 +950,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>4003194061</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>3.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1249,54 +1249,54 @@
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>660.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>423.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>64.22</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1312,88 +1312,88 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>26.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>23.11</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>85.66</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>775.03</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>468.96</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>60.51</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>