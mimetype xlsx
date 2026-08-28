--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,201 +80,201 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Kushmundi</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>SARAIHAT BAJEDONOR Piped Water Supply Scheme at Kushmundi Block</t>
+  </si>
+  <si>
+    <t>SM/12060</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 350 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Instalation of IEP, Pump House, Boundary Wall &amp; Approach Road for implementation of Saraihat Bajedonor Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000232/2022-2023</t>
+  </si>
+  <si>
+    <t>3906/BD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>CHIRANJIB DAS</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>SARAIHAT BAJEDONOR Piped Water Supply Scheme at Kushmundi Block</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing drilling crew and other allied works for construction of tube well (250mm x 150mm x 120 mtrs. depth) by utilising Departmental machineries for Saraihat Bajedonor W/S Scheme (TW-I &amp; II) Kushmandi block under Dakshin Dinajpur district, CDD, PHE Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000430/2022-2023</t>
   </si>
   <si>
     <t>1808/CDD</t>
   </si>
   <si>
     <t>04/01/2023</t>
   </si>
   <si>
     <t>03/02/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of SARAIHAT BAJEDONOR, Kusmandi C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>ORD/000284/2023-2024</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Saraihat Bajedonor Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013134)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000185/2023-2024</t>
+  </si>
+  <si>
+    <t>2111/MLMD</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of SARAIHAT BAJEDONOR, Kusmandi C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000285/2023-2024</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2022-2023</t>
   </si>
   <si>
     <t>2874/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>831/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>RTOR000015/2024-2025</t>
   </si>
   <si>
     <t>2308/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>RTOR000073/2023-2024</t>
   </si>
   <si>
     <t>460/BD</t>
   </si>
   <si>
     <t>18/03/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,544 +825,544 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>20.01</v>
+        <v>660.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.28</v>
+        <v>423.85</v>
       </c>
       <c r="R3" s="4">
-        <v>71.37</v>
+        <v>64.22</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>4003194057</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.95</v>
+        <v>20.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.95</v>
+        <v>14.28</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>71.37</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4">
-        <v>4003194061</v>
+        <v>4003194057</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>3.76</v>
+        <v>3.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.76</v>
+        <v>3.95</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>32.96</v>
+        <v>26.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.66</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003194061</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>13.98</v>
+        <v>3.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>2.94</v>
+        <v>32.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>10.43</v>
+        <v>13.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>660.02</v>
+        <v>2.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>423.85</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>64.22</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>26.98</v>
+        <v>10.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>23.11</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>85.66</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>775.03</v>