--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -224,51 +224,51 @@
   <si>
     <t>BILL/03724/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-703</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 200 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Gurkhair Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2 Sub Division</t>
   </si>
   <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>190/BD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>17/10/2025</t>
+    <t>14/07/2026</t>
   </si>
   <si>
     <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Gurkhair Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012011)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>2402/MLMD</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>