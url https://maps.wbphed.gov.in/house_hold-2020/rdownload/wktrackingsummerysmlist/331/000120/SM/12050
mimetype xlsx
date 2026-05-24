--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,71 +207,50 @@
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Additional quotation for PH-I of Gurkhair PWSS under Harirampur CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01824/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-455</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-II of Gurkhair PWSS under Harirampur CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03724/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-703</t>
   </si>
   <si>
     <t>18/03/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Gurkhair Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012011)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>2402/MLMD</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -681,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -844,54 +823,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003201662</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1025,54 +1004,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>21.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.18</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1285,203 +1264,140 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>351.67</v>
+        <v>26.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>19.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>72.73</v>
       </c>
       <c r="S11" s="4">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>132.04</v>
+      </c>
+      <c r="P12" s="8">
+        <v>27.89</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>21.12</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>