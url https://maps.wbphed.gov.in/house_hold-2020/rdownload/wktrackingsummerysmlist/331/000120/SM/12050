--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,54 +224,75 @@
   <si>
     <t>BILL/03724/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-703</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Gurkhair Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012011)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>2402/MLMD</t>
   </si>
   <si>
-    <t>26/05/2026</t>
+    <t>22/11/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 200 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Gurkhair Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>190/BD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1317,87 +1338,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>26.85</v>
       </c>
       <c r="Q11" s="4">
         <v>19.53</v>
       </c>
       <c r="R11" s="4">
         <v>72.73</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P12" s="4">
+        <v>351.67</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>141.26</v>
+      </c>
+      <c r="R12" s="4">
+        <v>40.17</v>
+      </c>
+      <c r="S12" s="4">
+        <v>42</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>483.71</v>
+      </c>
+      <c r="P13" s="8">
+        <v>169.15</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>34.97</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>