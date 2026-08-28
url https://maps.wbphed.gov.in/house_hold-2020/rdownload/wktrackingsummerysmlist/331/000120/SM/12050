--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,219 +80,219 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Harirampur</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>GURKHAIR Piped Water Supply Scheme at Harirampur Block</t>
+  </si>
+  <si>
+    <t>SM/12050</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 200 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Gurkhair Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>190/BD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>M/S. ANWESHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>GURKHAIR Piped Water Supply Scheme at Harirampur Block</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Gurkhair Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012011)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>2402/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>22/11/2026</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of GURKHAIR PWSS, Harishchandrapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000786/2023-2024</t>
   </si>
   <si>
-    <t>28/07/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
+    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at Different PWSS (Daulatpur PWSS, Shyampur PWSS, Patiram PWSS, Sundail PWSS, Brahmangaon PWSS, Gurkhair PWSS, Chakla PWSS) in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1836/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2022-2023</t>
   </si>
   <si>
     <t>2893/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline for the left out area , construction of approach road and other allied works within command area of Gurkhair Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000184/2024-2025</t>
   </si>
   <si>
     <t>2474/BD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>TRIYA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at Different PWSS (Daulatpur PWSS, Shyampur PWSS, Patiram PWSS, Sundail PWSS, Brahmangaon PWSS, Gurkhair PWSS, Chakla PWSS) in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000029/2023-2024</t>
   </si>
   <si>
     <t>29/BD</t>
   </si>
   <si>
     <t>RTOR000070/2023-2024</t>
   </si>
   <si>
     <t>400/BD</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Additional quotation for PH-I of Gurkhair PWSS under Harirampur CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01824/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-455</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-II of Gurkhair PWSS under Harirampur CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03724/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-703</t>
   </si>
   <si>
     <t>18/03/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,620 +824,620 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003201662</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.21</v>
+        <v>351.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.21</v>
+        <v>141.26</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>40.17</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>18.86</v>
+        <v>26.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.73</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003201662</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>38.77</v>
+        <v>3.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>21.3</v>
       </c>
       <c r="Q6" s="4">
         <v>5.15</v>
       </c>
       <c r="R6" s="4">
         <v>24.18</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>8.6</v>
+        <v>18.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>10.32</v>
+        <v>38.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.22</v>
+        <v>8.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>2.92</v>
+        <v>10.32</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>26.85</v>
+        <v>1.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>19.53</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>72.73</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>351.67</v>
+        <v>2.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>141.26</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>40.17</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>483.71</v>