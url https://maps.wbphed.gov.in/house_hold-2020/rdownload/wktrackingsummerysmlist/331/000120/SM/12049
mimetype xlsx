--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -176,51 +176,51 @@
   <si>
     <t>BILL/03553/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-557</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 250 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Chakla Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000243/2022-2023</t>
   </si>
   <si>
     <t>3922/BD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
-    <t>31/10/2025</t>
+    <t>28/07/2026</t>
   </si>
   <si>
     <t>CALCON CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Chakla Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011982)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000390/2023-2024</t>
   </si>
   <si>
     <t>2398/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>