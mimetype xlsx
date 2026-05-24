--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1114,54 +1114,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>445.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>240.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>53.93</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1270,54 +1270,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>589.5</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>240.33</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>40.77</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>