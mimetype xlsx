--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,162 +92,162 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Harirampur</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>CHAKLA Piped Water Supply Scheme at Harirampur Block</t>
   </si>
   <si>
     <t>SM/12049</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 250 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Chakla Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000243/2022-2023</t>
+  </si>
+  <si>
+    <t>3922/BD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>CALCON CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Chakla Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011982)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000390/2023-2024</t>
+  </si>
+  <si>
+    <t>2398/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000061/2022-2023</t>
   </si>
   <si>
     <t>2885/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000034/2023-2024</t>
   </si>
   <si>
     <t>1839/BD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment for the quotation of PH NO-I of Chakla PWSS under Harirampur CCC</t>
   </si>
   <si>
     <t>BILL/03554/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-558</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Urgent restoration of Shoulder in stretches for laying of Drinking water supply pipeline along PWD(Roads) for Patun More to Jordighi Road via Badalpur from (chainage 1.70 K.M to 13.50 K.M).</t>
   </si>
   <si>
     <t>BILL/00192/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-125</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>: Payment for the quotation of PH NO-II of Chakla PWSS under Harirampur CCC</t>
   </si>
   <si>
     <t>BILL/03553/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-557</t>
-  </si>
-[...46 lines deleted...]
-    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline for the left out area, construction of approach road and other allied works within command area of Chakla Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000285/2024-2025</t>
   </si>
   <si>
     <t>595/BD</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>MAA KAMAKKHA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -794,440 +794,440 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.55</v>
+        <v>445.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>240.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>10.41</v>
+        <v>28.26</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.42</v>
+        <v>15.55</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>16.99</v>
+        <v>10.41</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>8.46</v>
+        <v>5.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>445.61</v>
+        <v>16.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>240.33</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>53.93</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>28.26</v>
+        <v>8.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>