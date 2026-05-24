--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,86 @@
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000339/2023-2024</t>
   </si>
   <si>
     <t>2337/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>DEY ENTERPRISE [HOWRAH]</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>1838/BD</t>
   </si>
   <si>
     <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Banshihari Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1944/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution pipeline for the left out area and other allied works for Amai Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000193/2024-2025</t>
+  </si>
+  <si>
+    <t>01/BD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>CHHAYA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -787,54 +823,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003195530</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>9.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -848,54 +884,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003196353</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>9.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -970,54 +1006,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>228.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>137.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.22</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1033,54 +1069,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>25.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.72</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1106,87 +1142,213 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P8" s="4">
         <v>4.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>5.25</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.85</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>305.28</v>
+      </c>
+      <c r="P11" s="8">
+        <v>176.41</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>57.79</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>