--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -80,180 +80,180 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Bansihari</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>AMAI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/11963</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 100 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Amai Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000205/2022-2023</t>
+  </si>
+  <si>
+    <t>3509/BD</t>
+  </si>
+  <si>
+    <t>04/03/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR DEBSHARMA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>AMAI PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Amai Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011883)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000339/2023-2024</t>
+  </si>
+  <si>
+    <t>2337/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE [HOWRAH]</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Amai PWSS, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000789/2023-2024</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Amai PWSS, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000790/2023-2024</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2022-2023</t>
   </si>
   <si>
     <t>2881/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 100 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Amai Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...41 lines deleted...]
-    <t>DEY ENTERPRISE [HOWRAH]</t>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Banshihari Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1944/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>RANJAN SARKAR</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>1838/BD</t>
   </si>
   <si>
     <t>18/06/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>RANJAN SARKAR</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline for the left out area and other allied works for Amai Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000193/2024-2025</t>
   </si>
   <si>
     <t>01/BD</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>CHHAYA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -803,481 +803,481 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003195530</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.2</v>
+        <v>228.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.2</v>
+        <v>137.33</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>60.22</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003196353</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>9.46</v>
+        <v>25.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.46</v>
+        <v>20.43</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>80.72</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003195530</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.58</v>
+        <v>9.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003196353</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>228.04</v>
+        <v>9.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>137.33</v>
+        <v>9.46</v>
       </c>
       <c r="R6" s="4">
-        <v>60.22</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>25.31</v>
+        <v>8.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>20.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>80.72</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.6</v>
+        <v>5.25</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>5.25</v>
+        <v>4.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>14.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>