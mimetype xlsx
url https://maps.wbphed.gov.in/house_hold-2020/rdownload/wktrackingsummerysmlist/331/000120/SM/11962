--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,71 @@
     <t>Junior Engineer (Civil),Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1836/BD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of accesories of Pumping Machinery and installation of Voltage stabilizer and other Electro Mechanical components at T/W No-I &amp; II of SHYAMPUR W/S scheme in the District of Dakshin Dinajpur under Malda Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/002625/2023-2024</t>
   </si>
   <si>
     <t>1048/MLMD</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Shyampur Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 1 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>270/BD</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>DURJOY MITRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1017,54 +1038,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>26.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.22</v>
       </c>
       <c r="S5" s="4">
         <v>72</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1076,54 +1097,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="4">
         <v>13.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>77.89</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1135,54 +1156,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="4">
         <v>13.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.59</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.74</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1196,54 +1217,54 @@
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4">
         <v>4003193516</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>2.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1257,54 +1278,54 @@
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4">
         <v>4003194835</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>2.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1438,54 +1459,54 @@
       <c r="I12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>231.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>228.18</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="S12" s="4">
         <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1562,54 +1583,54 @@
       <c r="I14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>21.3</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.21</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>24.44</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1625,101 +1646,164 @@
       <c r="I15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P15" s="4">
         <v>3.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P16" s="4">
+        <v>204.86</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>51.34</v>
+      </c>
+      <c r="R16" s="4">
+        <v>25.06</v>
+      </c>
+      <c r="S16" s="4">
+        <v>35</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>594.97</v>
+      </c>
+      <c r="P17" s="8">
+        <v>334.71</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>56.26</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>