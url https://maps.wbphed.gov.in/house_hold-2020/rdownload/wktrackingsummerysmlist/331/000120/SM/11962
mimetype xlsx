--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -125,240 +125,240 @@
   <si>
     <t>ORD/000349/2022-2023</t>
   </si>
   <si>
     <t>1608/CDD</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>14/01/2023</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 245 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR SHYAMPUR W/S SCH, UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000352/2022-2023</t>
   </si>
   <si>
     <t>1607/CDD</t>
   </si>
   <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 245 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR SHYAMPUR W/S SCHEME (TW-I), BANSHIHARI BLOCK, UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000372/2022-2023</t>
+  </si>
+  <si>
+    <t>1607/ CDD</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 245 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR SHYAMPUR W/S SCHEME (TW-II), BANSHIHARI BLOCK, UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000371/2022-2023</t>
+  </si>
+  <si>
+    <t>1608/ CDD</t>
+  </si>
+  <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line for piped water supply scheme for Shyampur PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000172/2022-2023</t>
+  </si>
+  <si>
+    <t>3267/BD</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>MOHANTA BUILDERS</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Shyampur Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 1 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>270/BD</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>DURJOY MITRA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Shyampur Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011902)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>1125/MLMD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>21/10/2023</t>
   </si>
   <si>
     <t>DEVI ENTERPRISE...</t>
   </si>
   <si>
-    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 245 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR SHYAMPUR W/S SCHEME (TW-II), BANSHIHARI BLOCK, UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
-[...16 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of SHYAMPUR, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000265/2023-2024</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of SHYAMPUR, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000266/2023-2024</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
+    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at Different PWSS (Daulatpur PWSS, Shyampur PWSS, Patiram PWSS, Sundail PWSS, Brahmangaon PWSS, Gurkhair PWSS, Chakla PWSS) in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1836/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2022-2023</t>
   </si>
   <si>
     <t>2880/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>835/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
-    <t>Laying distribution pipe line for piped water supply scheme for Shyampur PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, P.H. Engineering Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply, delivery and making lighting arrangement at T/W No-I of Shyampur W/S scheme in the District of Dakshin Dinajpur under Malda Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/002626/2023-2024</t>
   </si>
   <si>
     <t>1049/MLMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at Different PWSS (Daulatpur PWSS, Shyampur PWSS, Patiram PWSS, Sundail PWSS, Brahmangaon PWSS, Gurkhair PWSS, Chakla PWSS) in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Supply &amp; Delivery of accesories of Pumping Machinery and installation of Voltage stabilizer and other Electro Mechanical components at T/W No-I &amp; II of SHYAMPUR W/S scheme in the District of Dakshin Dinajpur under Malda Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/002625/2023-2024</t>
   </si>
   <si>
     <t>1048/MLMD</t>
-  </si>
-[...19 lines deleted...]
-    <t>DURJOY MITRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -999,767 +999,767 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>26.57</v>
+        <v>13.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.19</v>
+        <v>10.59</v>
       </c>
       <c r="R5" s="4">
-        <v>72.22</v>
+        <v>76.74</v>
       </c>
       <c r="S5" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="4">
         <v>13.8</v>
       </c>
       <c r="Q6" s="4">
         <v>10.75</v>
       </c>
       <c r="R6" s="4">
         <v>77.89</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>13.8</v>
+        <v>231.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.59</v>
+        <v>228.18</v>
       </c>
       <c r="R7" s="4">
-        <v>76.74</v>
+        <v>98.7</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>4003193516</v>
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>2.77</v>
+        <v>204.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.77</v>
+        <v>51.34</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>25.06</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>4003194835</v>
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>2.98</v>
+        <v>26.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.98</v>
+        <v>19.19</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>72.22</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4">
+        <v>4003193516</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>27.64</v>
+        <v>2.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>74</v>
+      </c>
+      <c r="L11" s="4">
+        <v>4003194835</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>14.37</v>
+        <v>2.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>231.18</v>
+        <v>21.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>228.18</v>
+        <v>5.21</v>
       </c>
       <c r="R12" s="4">
-        <v>98.7</v>
+        <v>24.44</v>
       </c>
       <c r="S12" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>4.39</v>
+        <v>27.64</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>21.3</v>
+        <v>14.37</v>
       </c>
       <c r="Q14" s="4">
-        <v>5.21</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>24.44</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>3.69</v>
+        <v>4.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.69</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...5 lines deleted...]
-      <c r="O16" s="4" t="s">
+      <c r="P16" s="4">
+        <v>3.69</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>3.69</v>
+      </c>
+      <c r="R16" s="4">
         <v>100</v>
       </c>
-      <c r="P16" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="S16" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>594.97</v>