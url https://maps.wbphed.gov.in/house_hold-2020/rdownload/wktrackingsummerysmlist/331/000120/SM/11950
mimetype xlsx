--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,108 +224,90 @@
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Bagbari Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012004)</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000181/2023-2024</t>
   </si>
   <si>
     <t>2107/MLMD</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>02/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
-    <t>Laying distribution pipe line for piped water supply scheme at Bagbari under Ground Water Based Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, P.H. Engineering Dte.</t>
+    <t>RTOR000053/2023-2024</t>
+  </si>
+  <si>
+    <t>249/BD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>Additional Quotation For BAGBARI-I PHE</t>
+  </si>
+  <si>
+    <t>BILL/03555/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-559</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Bagbari Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer 2 Sub Division</t>
   </si>
   <si>
-    <t>ORD/000176/2022-2023</t>
-[...37 lines deleted...]
-  <si>
     <t>ORD/000008/2023-2024</t>
   </si>
   <si>
     <t>95/BD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
-    <t>27/12/2025</t>
+    <t>25/06/2026</t>
   </si>
   <si>
     <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, construction of approach road, and other allied works within command area of Bagbari Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000166/2024-2025</t>
   </si>
   <si>
     <t>2256/BD</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTION</t>
   </si>
@@ -738,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1423,372 +1405,309 @@
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>255.94</v>
+        <v>11.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="P13" s="4">
-        <v>11.46</v>
+        <v>1.31</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.31</v>
+        <v>199.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>199.5</v>
+        <v>88.24</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...26 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="K16" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>366.79</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>