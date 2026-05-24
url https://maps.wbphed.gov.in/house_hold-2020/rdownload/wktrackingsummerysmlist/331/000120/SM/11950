--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,68 @@
     <t>25/06/2026</t>
   </si>
   <si>
     <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, construction of approach road, and other allied works within command area of Bagbari Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000166/2024-2025</t>
   </si>
   <si>
     <t>2256/BD</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Gangarampur &amp; Harirampur Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>1914/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR DEBSHARMA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -885,54 +903,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>8.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.97</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -948,54 +966,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>8.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.48</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1009,54 +1027,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003193816</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>3.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1070,54 +1088,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4">
         <v>4003193809</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>3.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1129,54 +1147,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="4">
         <v>0.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>71.67</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1188,54 +1206,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="4">
         <v>0.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>66.3</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1369,54 +1387,54 @@
       <c r="I11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>26.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.47</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>81.64</v>
       </c>
       <c r="S11" s="4">
         <v>82</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1550,54 +1568,54 @@
       <c r="I14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
         <v>199.5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>132.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>66.56</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1627,87 +1645,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>88.24</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="7"/>
-[...15 lines deleted...]
-      <c r="P16" s="8">
+      <c r="I16" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>8.35</v>
+      </c>
+      <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="8"/>
-      <c r="S16" s="8"/>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>375.13</v>
+      </c>
+      <c r="P17" s="8">
+        <v>174.72</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>46.58</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>