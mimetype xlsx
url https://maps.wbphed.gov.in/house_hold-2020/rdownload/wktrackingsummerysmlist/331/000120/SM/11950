--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,80 @@
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTION</t>
   </si>
   <si>
     <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Gangarampur &amp; Harirampur Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000125/2024-2025</t>
   </si>
   <si>
     <t>1914/BD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>ASHIT KUMAR DEBSHARMA</t>
+  </si>
+  <si>
+    <t>Urgent restoration of Shoulder in stretches for laying of Drinking water supply pipeline along PWD(Roads) for Harirampur-Beldangi Road from (chainage 1.10 K.M to 3.90 K.M).</t>
+  </si>
+  <si>
+    <t>BILL/00013/2025-2026</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line for piped water supply scheme at Bagbari under Ground Water Based Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2022-2023</t>
+  </si>
+  <si>
+    <t>3225/BD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>M/S. TAPAS KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,73 +768,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1708,87 +1738,207 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>8.35</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P17" s="4">
+        <v>6.97</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P18" s="4">
+        <v>255.94</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>250.79</v>
+      </c>
+      <c r="R18" s="4">
+        <v>97.99</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>638.04</v>
+      </c>
+      <c r="P19" s="8">
+        <v>425.51</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>66.69</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>