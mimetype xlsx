--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,294 +92,294 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Harirampur</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>BAGBARI PWSS at Harirampur Block, under Balurghat Division, P.H.E. Dte., in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>SM/11950</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM 120 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BAGBARI W/S SCH (TW-II), UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000357/2022-2023</t>
+  </si>
+  <si>
+    <t>1396/CDD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>CHANDA ENTERPRISE</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 120 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BAGBARI W/S SCH (TW-I), UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
-    <t>Driller In Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000312/2022-2023</t>
   </si>
   <si>
     <t>1395/CDD</t>
   </si>
   <si>
-    <t>28/11/2022</t>
-[...14 lines deleted...]
-    <t>1396/CDD</t>
+    <t>Additional Carraige of Gravels for Construction of TW at Bagbari PWSS TW-II, harirampur Block, Dakshin Dinajpur District under CMSD-I, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2022-2023</t>
+  </si>
+  <si>
+    <t>584/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>Additional Carraige of Gravels for Construction of TW at Bagbari PWSS TW-I, harirampur Block, Dakshin Dinajpur District under CMSD-I, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2022-2023</t>
+  </si>
+  <si>
+    <t>583/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Bagbari Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>95/BD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Bagbari Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012004)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000181/2023-2024</t>
+  </si>
+  <si>
+    <t>2107/MLMD</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING COMPANY.</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of BAGBARI, Harirampur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000289/2023-2024</t>
   </si>
   <si>
     <t>15/07/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of BAGBARI, Harirampur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000288/2023-2024</t>
   </si>
   <si>
-    <t>Additional Carraige of Gravels for Construction of TW at Bagbari PWSS TW-I, harirampur Block, Dakshin Dinajpur District under CMSD-I, CDD PHE Dte.</t>
-[...23 lines deleted...]
-    <t>Balurghat Division</t>
+    <t>Laying distribution pipe line for piped water supply scheme at Bagbari under Ground Water Based Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2022-2023</t>
+  </si>
+  <si>
+    <t>3225/BD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>M/S. TAPAS KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2022-2023</t>
   </si>
   <si>
     <t>2882/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>1486/BD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Bagbari Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012004)</t>
-[...17 lines deleted...]
-    <t>WEST BENGAL ENGINEERING COMPANY.</t>
+    <t>Laying of additional distribution of pipeline for the left out area, construction of approach road, and other allied works within command area of Bagbari Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000166/2024-2025</t>
+  </si>
+  <si>
+    <t>2256/BD</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Gangarampur &amp; Harirampur Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>1914/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR DEBSHARMA</t>
   </si>
   <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
     <t>249/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Additional Quotation For BAGBARI-I PHE</t>
   </si>
   <si>
     <t>BILL/03555/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-559</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
-    <t>Laying of Rising Main, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Bagbari Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...61 lines deleted...]
-  <si>
     <t>Urgent restoration of Shoulder in stretches for laying of Drinking water supply pipeline along PWD(Roads) for Harirampur-Beldangi Road from (chainage 1.10 K.M to 3.90 K.M).</t>
   </si>
   <si>
     <t>BILL/00013/2025-2026</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S. TAPAS KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -933,57 +933,57 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>8.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.77</v>
+        <v>6.57</v>
       </c>
       <c r="R3" s="4">
-        <v>81.97</v>
+        <v>79.48</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -996,905 +996,905 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>8.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.57</v>
+        <v>6.77</v>
       </c>
       <c r="R4" s="4">
-        <v>79.48</v>
+        <v>81.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>3.04</v>
+        <v>0.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.04</v>
+        <v>0.39</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>66.3</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4003193809</v>
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>3.29</v>
+        <v>0.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.29</v>
+        <v>0.42</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>71.67</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.59</v>
+        <v>199.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.42</v>
+        <v>132.78</v>
       </c>
       <c r="R7" s="4">
-        <v>71.67</v>
+        <v>66.56</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.59</v>
+        <v>26.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.39</v>
+        <v>21.47</v>
       </c>
       <c r="R8" s="4">
-        <v>66.3</v>
+        <v>81.64</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>64</v>
+      </c>
+      <c r="L9" s="4">
+        <v>4003193816</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>14.86</v>
+        <v>3.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4">
+        <v>4003193809</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>1.09</v>
+        <v>3.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>26.29</v>
+        <v>255.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>21.47</v>
+        <v>250.79</v>
       </c>
       <c r="R11" s="4">
-        <v>81.64</v>
+        <v>97.99</v>
       </c>
       <c r="S11" s="4">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>11.46</v>
+        <v>14.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>1.31</v>
+        <v>1.09</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>199.5</v>
+        <v>88.24</v>
       </c>
       <c r="Q14" s="4">
-        <v>132.78</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>66.56</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>88.24</v>
+        <v>8.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="P16" s="4">
-        <v>8.35</v>
+        <v>11.46</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="L17" s="4"/>
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="P17" s="4">
-        <v>6.97</v>
+        <v>1.31</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="L18" s="4"/>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>255.94</v>
+        <v>6.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>250.79</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>97.99</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>638.04</v>