--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -272,51 +272,51 @@
   <si>
     <t>779/MLMD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Rising Main, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Brahmangaon Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2023-2024</t>
   </si>
   <si>
     <t>202/BD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>30/05/2026</t>
   </si>
   <si>
     <t>DURJOY MITRA</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline for the left out area, construction of approach road and other allied works within command area of Brahmangaon Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000165/2024-2025</t>
   </si>
   <si>
     <t>2230/BD</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>MATIUR RAHAMAN</t>
   </si>