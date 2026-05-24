--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -254,51 +254,51 @@
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>248/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Brahmangaon Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011983)</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000016/2023-2024</t>
   </si>
   <si>
     <t>779/MLMD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/06/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Rising Main, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Brahmangaon Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2023-2024</t>
   </si>
   <si>
     <t>202/BD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>30/05/2026</t>
   </si>
   <si>
     <t>DURJOY MITRA</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline for the left out area, construction of approach road and other allied works within command area of Brahmangaon Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
@@ -894,54 +894,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>329.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>261.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.25</v>
       </c>
       <c r="S3" s="4">
         <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -957,54 +957,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>8.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.52</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1020,54 +1020,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>8.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.56</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1142,54 +1142,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4">
         <v>4003193779</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>4.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1203,54 +1203,54 @@
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4">
         <v>4003193767</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>3.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1262,54 +1262,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P9" s="4">
         <v>0.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>71.8</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1321,54 +1321,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P10" s="4">
         <v>0.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.42</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.55</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1502,54 +1502,54 @@
       <c r="I13" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>26.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>18.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>71.37</v>
       </c>
       <c r="S13" s="4">
         <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1565,54 +1565,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>215.09</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>73.92</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>34.37</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1662,54 +1662,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>679.99</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>375.82</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>55.27</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>