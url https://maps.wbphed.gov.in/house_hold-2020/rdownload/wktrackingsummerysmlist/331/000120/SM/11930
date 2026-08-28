--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -80,267 +80,267 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Harirampur</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>BRAHMANGAON PWSS at Harirampur Block, under Balurghat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/11930</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 150 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BRAHMANGAON W/S SCH TW-I, UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000358/2022-2023</t>
+  </si>
+  <si>
+    <t>1170/CDD</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>M/S S.K.GHOSH &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing drilling crew &amp; other allied works for construction of TW (250mm x 150mm x 120mtr. depth) by utilising Departmental machineries for Brahmangaon WS Scheme (TW-II), harirampur Block under Dakshin Dinajpur District, CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000336/2022-2023</t>
+  </si>
+  <si>
+    <t>1397/CDD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>CHANDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional carraige of gravels for Construction of Tube well at BRAHMANGAON PWSS TW-II, Harirampur block, Dakshin Dinajpur District under CMSD-I (D), CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>588/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>Additional carraige of gravels for Construction of Tube well at BRAHMANGAON PWSS , Harirampur block, Dakshin Dinajpur District under CMSD-I (D), CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000481/2022-2023</t>
+  </si>
+  <si>
+    <t>587/CMSD-I(D)</t>
+  </si>
+  <si>
     <t>Balurghat Division</t>
   </si>
   <si>
-    <t>BRAHMANGAON PWSS at Harirampur Block, under Balurghat Division, P.H.E. Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Laying distribution pipe line for piped water supply scheme at BRAHMANGRAM under Ground Water Based Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer 2 Sub Division</t>
   </si>
   <si>
     <t>ORD/000174/2022-2023</t>
   </si>
   <si>
     <t>3292/BD</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>BOSE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...43 lines deleted...]
-  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Brahmangaon Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011983)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000016/2023-2024</t>
+  </si>
+  <si>
+    <t>779/MLMD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Brahmangaon Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>202/BD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>DURJOY MITRA</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of BRAHMANGAON, Harirampur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
+    <t>ORD/000305/2023-2024</t>
+  </si>
+  <si>
+    <t>15/07/2023</t>
+  </si>
+  <si>
+    <t>13/10/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of BRAHMANGAON, Harirampur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
   </si>
   <si>
     <t>ORD/000286/2023-2024</t>
   </si>
   <si>
-    <t>15/07/2023</t>
-[...40 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2022-2023</t>
   </si>
   <si>
     <t>2875/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying of additional distribution pipeline for the left out area, construction of approach road and other allied works within command area of Brahmangaon Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000165/2024-2025</t>
+  </si>
+  <si>
+    <t>2230/BD</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>MATIUR RAHAMAN</t>
+  </si>
+  <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>248/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>MATIUR RAHAMAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,794 +891,794 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>329.6</v>
+        <v>8.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>261.21</v>
+        <v>6.67</v>
       </c>
       <c r="R3" s="4">
-        <v>79.25</v>
+        <v>80.56</v>
       </c>
       <c r="S3" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>8.26</v>
       </c>
       <c r="Q4" s="4">
         <v>6.32</v>
       </c>
       <c r="R4" s="4">
         <v>76.52</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>8.28</v>
+        <v>0.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.67</v>
+        <v>0.43</v>
       </c>
       <c r="R5" s="4">
-        <v>80.56</v>
+        <v>71.8</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>4003193779</v>
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>4.85</v>
+        <v>0.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.55</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.85</v>
+        <v>329.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.85</v>
+        <v>261.21</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>79.25</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>4003193767</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.03</v>
+        <v>26.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.03</v>
+        <v>18.97</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>71.37</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.59</v>
+        <v>215.09</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.43</v>
+        <v>73.92</v>
       </c>
       <c r="R9" s="4">
-        <v>71.8</v>
+        <v>34.37</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4">
+        <v>4003193779</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>0.59</v>
+        <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.42</v>
+        <v>4.85</v>
       </c>
       <c r="R10" s="4">
-        <v>71.55</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>78</v>
+      </c>
+      <c r="L11" s="4">
+        <v>4003193767</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>10.16</v>
+        <v>3.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>79</v>
+      </c>
+      <c r="L12" s="4">
+        <v>4003193779</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>16.65</v>
+        <v>4.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>26.58</v>
+        <v>10.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>18.97</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>71.37</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>215.09</v>
+        <v>51.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>73.92</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>34.37</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="P15" s="4">
-        <v>51.46</v>
+        <v>16.65</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>679.99</v>