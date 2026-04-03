--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -224,51 +224,51 @@
   <si>
     <t>836/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>Laying of Rising Main, Providing FHTC, Construction of 200 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Sundail Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer 2 Sub Division</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>189/BD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>17/10/2025</t>
+    <t>15/04/2026</t>
   </si>
   <si>
     <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at Different PWSS (Daulatpur PWSS, Shyampur PWSS, Patiram PWSS, Sundail PWSS, Brahmangaon PWSS, Gurkhair PWSS, Chakla PWSS) in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civil),Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1836/BD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>