--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -266,54 +266,93 @@
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Sundail Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011985)</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000178/2023-2024</t>
   </si>
   <si>
     <t>2097/MLMD</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Gangarampur &amp; Harirampur Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>1914/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR DEBSHARMA</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution pipeline and construction of approach road and other allied works within command area of Sundail Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000169/2024-2025</t>
+  </si>
+  <si>
+    <t>2258/BD</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>RABIN KAMETH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -867,54 +906,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>8.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.43</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -930,54 +969,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>8.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.39</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -991,54 +1030,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4">
         <v>4003195607</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>6.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1052,54 +1091,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4">
         <v>4003195612</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>6.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1111,54 +1150,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="4">
         <v>0.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.15</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1170,54 +1209,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P8" s="4">
         <v>0.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>63.15</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1351,54 +1390,54 @@
       <c r="I11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>163.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>41.52</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>25.47</v>
       </c>
       <c r="S11" s="4">
         <v>36</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1414,54 +1453,54 @@
       <c r="I12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>21.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.06</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>23.76</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1477,101 +1516,227 @@
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>26.29</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>19.21</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>73.05</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>8.35</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>27.44</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>80</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>295.95</v>
+      </c>
+      <c r="P16" s="8">
+        <v>92.35</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>31.2</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>