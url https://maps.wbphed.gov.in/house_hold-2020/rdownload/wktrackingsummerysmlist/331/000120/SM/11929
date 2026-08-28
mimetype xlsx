--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -128,192 +128,192 @@
   <si>
     <t>1169/CDD</t>
   </si>
   <si>
     <t>09/11/2022</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>M/S SAIKAT ENTERPRISE</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 150 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR SUNDAIL W/S SCH TW-I, UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000361/2022-2023</t>
   </si>
   <si>
     <t>1168/CDD</t>
   </si>
   <si>
     <t>S B S ENTERPRISE</t>
   </si>
   <si>
+    <t>Additional carraige of gravels for Construction of Tube well at SUNDAIL PWSS TW-II, Harirampur block, Dakshin Dinajpur District under CMSD-I (D), CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000478/2022-2023</t>
+  </si>
+  <si>
+    <t>586/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>Additional carraige of gravels for Construction of Tube well at SUNDAIL PWSS TW-I, Harirampur block, Dakshin Dinajpur District under CMSD-I (D), CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2022-2023</t>
+  </si>
+  <si>
+    <t>585/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Providing FHTC, Construction of 200 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Sundail Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>189/BD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>M/S. ANWESHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Sundail Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011985)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000178/2023-2024</t>
+  </si>
+  <si>
+    <t>2097/MLMD</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of SUNDAIL, Harirampur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000268/2023-2024</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of SUNDAIL, Harirampur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000269/2023-2024</t>
   </si>
   <si>
-    <t>Additional carraige of gravels for Construction of Tube well at SUNDAIL PWSS TW-II, Harirampur block, Dakshin Dinajpur District under CMSD-I (D), CDD PHE Dte.</t>
-[...23 lines deleted...]
-    <t>Balurghat Division</t>
+    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at Different PWSS (Daulatpur PWSS, Shyampur PWSS, Patiram PWSS, Sundail PWSS, Brahmangaon PWSS, Gurkhair PWSS, Chakla PWSS) in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1836/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2022-2023</t>
   </si>
   <si>
     <t>2883/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>836/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
-  </si>
-[...64 lines deleted...]
-    <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Gangarampur &amp; Harirampur Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000125/2024-2025</t>
   </si>
   <si>
     <t>1914/BD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>ASHIT KUMAR DEBSHARMA</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline and construction of approach road and other allied works within command area of Sundail Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
@@ -993,676 +993,676 @@
       <c r="Q4" s="4">
         <v>6.1</v>
       </c>
       <c r="R4" s="4">
         <v>74.39</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>6.61</v>
+        <v>0.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.61</v>
+        <v>0.37</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>63.15</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>4003195612</v>
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>6.85</v>
+        <v>0.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.85</v>
+        <v>0.37</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>63.15</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.59</v>
+        <v>163.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.37</v>
+        <v>41.52</v>
       </c>
       <c r="R7" s="4">
-        <v>63.15</v>
+        <v>25.47</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.59</v>
+        <v>26.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.37</v>
+        <v>19.21</v>
       </c>
       <c r="R8" s="4">
-        <v>63.15</v>
+        <v>73.05</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>65</v>
+      </c>
+      <c r="L9" s="4">
+        <v>4003195607</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>11.06</v>
+        <v>6.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>70</v>
+      </c>
+      <c r="L10" s="4">
+        <v>4003195612</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>7.34</v>
+        <v>6.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>163.05</v>
+        <v>21.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>41.52</v>
+        <v>5.06</v>
       </c>
       <c r="R11" s="4">
-        <v>25.47</v>
+        <v>23.76</v>
       </c>
       <c r="S11" s="4">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>21.3</v>
+        <v>11.06</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.06</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>23.76</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>26.29</v>
+        <v>7.34</v>
       </c>
       <c r="Q13" s="4">
-        <v>19.21</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>73.05</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>8.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>27.44</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>