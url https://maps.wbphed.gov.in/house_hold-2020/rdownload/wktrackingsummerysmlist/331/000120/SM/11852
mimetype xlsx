--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,62 +77,107 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Daulatpur Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/11852</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line for augmentation of Daulatpur Pipe Water Supply Scheme at Banshihari &amp; Harirampur Dev. Block in the district of Dakhin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000144/2022-2023</t>
+  </si>
+  <si>
+    <t>2433/BD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>DIPESH BHOWMIK</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Providing FHTC, Construction of 150 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House repairing, Construction of Boundary Wall for Augmentation of DAULATPUR Piped Water Supply Scheme at Banshihari and Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000248/2022-2023</t>
+  </si>
+  <si>
+    <t>3945/BD</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>DURJOY MITRA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Daulatpur Piped Water Supply Scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering at T/W No.- I of Augmentation of Daulatpur Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011521)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000197/2023-2024</t>
   </si>
   <si>
     <t>2133/MLMD</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>03/10/2028</t>
   </si>
   <si>
     <t>KARMAKAR CONSTRICTION.</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of DAULATPUR Water Supply Scheme T/W no. I in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011521)</t>
@@ -143,183 +188,138 @@
   <si>
     <t>2248/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>M/S DYNAMIC ENGINEERS ENTERPRISE....</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of DAULATPUR Water Supply Scheme T/W no. II in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011521)</t>
   </si>
   <si>
     <t>ORD/000229/2023-2024</t>
   </si>
   <si>
     <t>2249/MLMD</t>
   </si>
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE.</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
+    <t>Erection of Permanent Type village wise Scheme Information Board at different Piped Water Supply Schemes under JJM as per departmental design and drawing for Gangarampur, Banshihari, Harirampur &amp; Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2023-2024</t>
+  </si>
+  <si>
+    <t>2070/BD</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>M.A. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of DAULATPUR Water Supply Scheme T/W no. III in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011521)</t>
+  </si>
+  <si>
+    <t>ORD/000230/2023-2024</t>
+  </si>
+  <si>
+    <t>2250/MLMD</t>
+  </si>
+  <si>
+    <t>JIBON GHOSH.</t>
   </si>
   <si>
     <t>Providing FHTC by retrofitting of parent scheme of Daultapur Piped Water Supply Scheme under Banshihari &amp; Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Sadar</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000257/2022-2023</t>
   </si>
   <si>
     <t>3950/BD</t>
   </si>
   <si>
-    <t>31/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>R.P. CHOUDHURY CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at Different PWSS (Daulatpur PWSS, Shyampur PWSS, Patiram PWSS, Sundail PWSS, Brahmangaon PWSS, Gurkhair PWSS, Chakla PWSS) in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1836/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000073/2022-2023</t>
   </si>
   <si>
     <t>3494/BD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Rising Main, Providing FHTC, Construction of 150 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House repairing, Construction of Boundary Wall for Augmentation of DAULATPUR Piped Water Supply Scheme at Banshihari and Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...64 lines deleted...]
-  <si>
     <t>RTOR000060/2023-2024</t>
   </si>
   <si>
     <t>253/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>DIPESH BHOWMIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -868,60 +868,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.97</v>
+        <v>170.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>162.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.5</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -929,632 +929,632 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>11.07</v>
+        <v>188.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>98.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>52.19</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.06</v>
+        <v>6.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>12.1</v>
+        <v>11.07</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>29.32</v>
+        <v>8.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.23</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>188.44</v>
+        <v>10.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>38</v>
+        <v>91</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>10.09</v>
+        <v>8.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.07</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>8.07</v>
+        <v>12.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.13</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.04</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>21.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.27</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>24.72</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>10.71</v>
+        <v>29.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>170.15</v>
+        <v>10.71</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>476.26</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>292.16</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>61.34</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>