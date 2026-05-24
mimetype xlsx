--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,68 @@
     <t>BILL/02467/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-395</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Laying of balance Distribution pipe line and Construction of Boundary Wall and allied works at Bhoir Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>2053/BD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>THE NEW LOKNATH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Banshihari Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1944/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>RANJAN SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -870,54 +888,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>14.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.03</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -931,54 +949,54 @@
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>4003196923</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>5.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -994,54 +1012,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="4">
         <v>10.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.65</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1116,54 +1134,54 @@
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>406.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>241.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>59.35</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1179,54 +1197,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>25.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87.92</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1242,54 +1260,54 @@
       <c r="I9" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>0.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>149.44</v>
       </c>
       <c r="S9" s="4">
         <v>15</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1423,101 +1441,164 @@
       <c r="I12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>236.45</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>44.02</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>18.62</v>
       </c>
       <c r="S12" s="4">
         <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="I13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.25</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>742.21</v>
+      </c>
+      <c r="P14" s="8">
+        <v>332.85</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>44.85</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>