--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,62 @@
     <t>03/10/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>THE NEW LOKNATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Banshihari Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000133/2024-2025</t>
   </si>
   <si>
     <t>1944/BD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Urgent restoration of Shoulder in stretches for laying of Drinking water supply pipeline along PWD(Roads) for Patun more to Jordighi Road via Badalpur from (chainage 9.00 K.M to 11.90 K.M).</t>
+  </si>
+  <si>
+    <t>BILL/00012/2025-2026</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,73 +735,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1518,87 +1530,144 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>5.25</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>748.4</v>
+      </c>
+      <c r="P15" s="8">
+        <v>332.85</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>44.48</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>