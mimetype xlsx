--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,249 +92,249 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Bansihari</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Bhoir pipe water supply scheme in Banshihari Block under Balurghat Division P.H.E. Dte. in the district of Dakshin Dinajpur District.</t>
   </si>
   <si>
     <t>SM/11851</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Providing Drilling crew and other allied works for construction of Tube well (250mm x 150mm x 230 mtrs. Depth) by utilising Departmental machineries for Bhoir W/S Scheme (TW-II), Banshihari block under Dakshin Dinajpur District, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000470/2022-2023</t>
+  </si>
+  <si>
+    <t>306/CDD</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>27/05/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 245 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BHOIR W/S SCH (HW), BANSHIHARI BLOCK UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
-    <t>Driller In Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000271/2022-2023</t>
   </si>
   <si>
     <t>1145/CDD</t>
   </si>
   <si>
     <t>07/11/2022</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
-    <t>PADMA ENGINEERING &amp; CO.</t>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Partial Distribution of pipeline, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including Soil Investigation, Construction of Pump House for implementation of Bhoir Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000201/2022-2023</t>
+  </si>
+  <si>
+    <t>3507/BD</t>
+  </si>
+  <si>
+    <t>04/03/2023</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Bhoir Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011765)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/001125/2022-2023</t>
+  </si>
+  <si>
+    <t>508/MLMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Bhoir PWSS, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000437/2023-2024</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Providing Drilling crew and other allied works for construction of Tube well (250mm x 150mm x 230 mtrs. Depth) by utilising Departmental machineries for Bhoir W/S Scheme (TW-II), Banshihari block under Dakshin Dinajpur District, CDD PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000050/2022-2023</t>
   </si>
   <si>
     <t>2894/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Rising Main, Partial Distribution of pipeline, Providing FHTC, Construction of 300 Cum capacity OHR with 20m Staging Height including Soil Investigation, Construction of Pump House for implementation of Bhoir Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Hiring of Diesel Driven Motor Cab (BS-IV &amp; Above) hiving contract carriage permit along with driver for office of the Store &amp; Workshop Sub Division, Central Drilling Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000210/2023-2024</t>
   </si>
   <si>
     <t>12/S&amp;WSD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>SULEKHA GHOSH</t>
   </si>
   <si>
+    <t>Laying of balance Distribution pipe line and Construction of Boundary Wall and allied works at Bhoir Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2024-2025</t>
+  </si>
+  <si>
+    <t>2053/BD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>THE NEW LOKNATH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Banshihari Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1944/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>RANJAN SARKAR</t>
+  </si>
+  <si>
     <t>RTOR000052/2023-2024</t>
   </si>
   <si>
     <t>247/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Bhoir PWSS , Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02467/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-395</t>
   </si>
   <si>
     <t>03/01/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>RANJAN SARKAR</t>
   </si>
   <si>
     <t>Urgent restoration of Shoulder in stretches for laying of Drinking water supply pipeline along PWD(Roads) for Patun more to Jordighi Road via Badalpur from (chainage 9.00 K.M to 11.90 K.M).</t>
   </si>
   <si>
     <t>BILL/00012/2025-2026</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -897,369 +897,369 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>14.08</v>
+        <v>10.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.58</v>
+        <v>8.23</v>
       </c>
       <c r="R3" s="4">
-        <v>68.03</v>
+        <v>79.65</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4">
-[...2 lines deleted...]
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="P4" s="4">
-        <v>5.6</v>
+        <v>14.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.6</v>
+        <v>9.58</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>68.03</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>406.64</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>241.36</v>
+      </c>
+      <c r="R5" s="4">
+        <v>59.35</v>
+      </c>
+      <c r="S5" s="4">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>13.65</v>
+        <v>25.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.92</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003196923</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>406.64</v>
+        <v>5.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>241.36</v>
+        <v>5.6</v>
       </c>
       <c r="R7" s="4">
-        <v>59.35</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>25.78</v>
+        <v>13.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>87.92</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
@@ -1296,295 +1296,295 @@
       <c r="Q9" s="4">
         <v>1.41</v>
       </c>
       <c r="R9" s="4">
         <v>149.44</v>
       </c>
       <c r="S9" s="4">
         <v>15</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>13.02</v>
+        <v>236.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>44.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>18.62</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>10.48</v>
+        <v>5.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>236.45</v>
+        <v>13.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>44.02</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>18.62</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="P13" s="4">
-        <v>5.25</v>
+        <v>10.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>