--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,68 @@
     <t>10/04/2023</t>
   </si>
   <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>BRISTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Baragram Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000161/2024-2025</t>
   </si>
   <si>
     <t>2234/BD</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>SARADA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Banshihari Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1944/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>RANJAN SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -927,54 +945,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>14.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.91</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1049,54 +1067,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>182.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>177.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.48</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1356,54 +1374,54 @@
       <c r="I10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>11.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>85.54</v>
       </c>
       <c r="S10" s="4">
         <v>96</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1419,54 +1437,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="4">
         <v>14.08</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>84.82</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1718,54 +1736,54 @@
       <c r="I16" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>172.1</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>17.89</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>10.39</v>
       </c>
       <c r="S16" s="4">
         <v>15</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1795,87 +1813,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>26.22</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>95</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5.25</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>524.67</v>
+      </c>
+      <c r="P19" s="8">
+        <v>229.62</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>43.76</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>