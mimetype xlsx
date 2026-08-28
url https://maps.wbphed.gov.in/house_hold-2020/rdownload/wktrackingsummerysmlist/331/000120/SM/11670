--- v2 (2026-05-25)
+++ v3 (2026-08-28)
@@ -80,318 +80,318 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Bansihari</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Baragram PWSS in Banshihari Block in Dakshin Dinajpur</t>
+  </si>
+  <si>
+    <t>SM/11670</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line for piped water supply scheme for Baragram PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000138/2022-2023</t>
+  </si>
+  <si>
+    <t>2331/BD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>15/01/2023</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR DEBSHARMA</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Baragram PWSS in Banshihari Block in Dakshin Dinajpur</t>
-[...7 lines deleted...]
-  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 245 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BARAGRAM W/S SCH (TW-II), BANSHIHARI BLOCK DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000256/2022-2023</t>
   </si>
   <si>
     <t>1144/CDD</t>
   </si>
   <si>
     <t>07/11/2022</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 250mm X150mm X 245 Mtrs. Depth) by utilising Departmental Machineries for Baragram W/S Scheme (HW ) , Banshihari Block under Dakshin Dinajpur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000500/2022-2023</t>
+  </si>
+  <si>
+    <t>1143/CDD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2022-2023</t>
   </si>
   <si>
     <t>2562/BD</t>
   </si>
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution pipe line for piped water supply scheme for Baragram PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
-[...20 lines deleted...]
-    <t>ASHIT KUMAR DEBSHARMA</t>
+    <t>Laying of Rising Main , Providing FHTC, Construction of 200 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House for implementation of Baragram Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000004/2023-2024</t>
+  </si>
+  <si>
+    <t>49/BD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>BRISTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial run of electro-mechanical components of BARAGRAM Water Supply Scheme T/W no. I in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011705)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000232/2023-2024</t>
   </si>
   <si>
     <t>2251/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>R.N.S. TRADING.</t>
   </si>
   <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Baragram Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011705)</t>
   </si>
   <si>
     <t>ORD/000601/2023-2024</t>
   </si>
   <si>
     <t>2648/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>M/S. MAYUKH BHADURI</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial run of electro-mechanical components of BARAGRAM Water Supply Scheme T/W no. II in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001100/2022-2023</t>
+  </si>
+  <si>
+    <t>417/MLMD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>RTOR000048/2022-2023</t>
   </si>
   <si>
     <t>2889/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>RTOR000072/2022-2023</t>
   </si>
   <si>
     <t>3446/BD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial run of electro-mechanical components of BARAGRAM Water Supply Scheme T/W no. II in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
-[...26 lines deleted...]
-    <t>01/03/2024</t>
+    <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Baragram Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>2234/BD</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>SARADA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Banshihari Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1944/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>RANJAN SARKAR</t>
   </si>
   <si>
     <t>RTOR000051/2023-2024</t>
   </si>
   <si>
     <t>254/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
+    <t>BILL/00185/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-118</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Baragram, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02475/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-405</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>BILL/00185/2024-2025</t>
-[...7 lines deleted...]
-  <si>
     <t>Quotation Payment for Pump House No I of Baragram PWSS under Buniadpur CCC.</t>
   </si>
   <si>
     <t>BILL/03501/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-521</t>
   </si>
   <si>
     <t>15/02/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>RANJAN SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,977 +942,977 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>14.08</v>
+        <v>182.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>11.81</v>
+        <v>177.75</v>
       </c>
       <c r="R3" s="4">
-        <v>83.91</v>
+        <v>97.48</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>18.28</v>
+        <v>14.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.91</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>182.34</v>
+        <v>14.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>177.75</v>
+        <v>11.94</v>
       </c>
       <c r="R5" s="4">
-        <v>97.48</v>
+        <v>84.82</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>11.94</v>
+        <v>18.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.86</v>
+        <v>172.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>10.39</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>34.83</v>
+        <v>11.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>0.69</v>
+        <v>3.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>11.96</v>
       </c>
       <c r="Q10" s="4">
         <v>10.23</v>
       </c>
       <c r="R10" s="4">
         <v>85.54</v>
       </c>
       <c r="S10" s="4">
         <v>96</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="P11" s="4">
-        <v>14.08</v>
+        <v>34.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.94</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>84.82</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="P12" s="4">
-        <v>8.55</v>
+        <v>0.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>6.72</v>
+        <v>26.22</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>9.43</v>
+        <v>5.25</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="P15" s="4">
-        <v>4.35</v>
+        <v>8.55</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="P16" s="4">
-        <v>172.1</v>
+        <v>9.43</v>
       </c>
       <c r="Q16" s="4">
-        <v>17.89</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>10.39</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>26.22</v>
+        <v>6.72</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>5.25</v>
+        <v>4.35</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>524.67</v>