--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,71 +276,50 @@
     <t>BP-2023-24-556</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>Laying distribution pipe line for piped water supply scheme for Uttar Daulatpur PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000139/2022-2023</t>
   </si>
   <si>
     <t>2421/BD</t>
   </si>
   <si>
     <t>09/11/2022</t>
   </si>
   <si>
     <t>08/01/2023</t>
   </si>
   <si>
     <t>ASHOK MITRA</t>
-  </si>
-[...19 lines deleted...]
-    <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1522,150 +1501,87 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>99.22</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...20 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>231.41</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>