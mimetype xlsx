--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,68 @@
     <t>BP-2023-24-556</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>Laying distribution pipe line for piped water supply scheme for Uttar Daulatpur PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000139/2022-2023</t>
   </si>
   <si>
     <t>2421/BD</t>
   </si>
   <si>
     <t>09/11/2022</t>
   </si>
   <si>
     <t>08/01/2023</t>
   </si>
   <si>
     <t>ASHOK MITRA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no II of Uttar Daulatpur Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2024-2025</t>
+  </si>
+  <si>
+    <t>3416/MLMD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -873,54 +891,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>13.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.51</v>
       </c>
       <c r="S3" s="4">
         <v>69</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -936,54 +954,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>15.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.91</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -999,54 +1017,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>15.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>73.36</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1060,54 +1078,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4">
         <v>4003194886</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>3.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1121,54 +1139,54 @@
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4">
         <v>4003193495</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>2.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1184,54 +1202,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P8" s="4">
         <v>0.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1365,54 +1383,54 @@
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>65.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>37.57</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>57.41</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1487,101 +1505,164 @@
       <c r="I13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>99.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>80.06</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>80.69</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>11.51</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>5.55</v>
+      </c>
+      <c r="R14" s="4">
+        <v>48.26</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>242.92</v>
+      </c>
+      <c r="P15" s="8">
+        <v>162.52</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>66.9</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>