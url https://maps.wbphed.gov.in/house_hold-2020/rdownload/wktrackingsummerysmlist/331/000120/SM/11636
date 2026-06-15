--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,56 @@
     <t>09/11/2022</t>
   </si>
   <si>
     <t>08/01/2023</t>
   </si>
   <si>
     <t>ASHOK MITRA</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no II of Uttar Daulatpur Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000051/2024-2025</t>
   </si>
   <si>
     <t>3416/MLMD</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>PABITRA MANDAL</t>
+  </si>
+  <si>
+    <t>BILL/00232/2025-2026</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1582,87 +1588,144 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>11.51</v>
       </c>
       <c r="Q14" s="4">
         <v>5.55</v>
       </c>
       <c r="R14" s="4">
         <v>48.26</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>247.18</v>
+      </c>
+      <c r="P16" s="8">
+        <v>162.52</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>65.75</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>