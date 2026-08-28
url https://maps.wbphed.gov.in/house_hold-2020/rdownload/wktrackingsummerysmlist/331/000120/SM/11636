--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,264 +80,264 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Bansihari</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Uttar Daulatpur Piped Water Supply Scheme at Bansihari Block, Under Balurghat Division P.H.E. Dte. in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>SM/11636</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line for piped water supply scheme for Uttar Daulatpur PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000139/2022-2023</t>
+  </si>
+  <si>
+    <t>2421/BD</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>ASHOK MITRA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR UTTAR DAULATPUR W/S SCH (TW-II), BANSHIHARI BLOCK, UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000338/2022-2023</t>
+  </si>
+  <si>
+    <t>1314/CDD</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR UTTAR DAULATPUR W/S SCH (HW), Bansihari Block, UNDER DAKSHIN DINAJPUR DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>1313/CDD</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main &amp; Providing FHTC, Construction of Pump House, Boundary wall, C.C. Road and Land filling for implementation of Uttar Daulatpur Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000249/2022-2023</t>
+  </si>
+  <si>
+    <t>3946/BD</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>DURJOY MITRA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Uttar Daulatpur Piped Water Supply Scheme at Bansihari Block, Under Balurghat Division P.H.E. Dte. in the District of Dakshin Dinajpur.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I and making compound lighting arrangement at T/W no. I of of Uttar Daulatpur Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011659)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000260/2023-2024</t>
   </si>
   <si>
     <t>2233/MLMD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>DEY ENTERPRISE..</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...34 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Uttar Daulatpur,PWSS, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000988/2023-2024</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Uttar Daulatpur,PWSS, Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000989/2023-2024</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>Providing Pipes 250mm dia. and other works for construction of Tube Well for Uttar Daulatpur W/S Scheme (HW) , in Banshihari Block under Dakshin Dinajpur District , Central Drilling Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000523/2022-2023</t>
   </si>
   <si>
     <t>67/CMSD-I(D)</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000047/2022-2023</t>
   </si>
   <si>
     <t>2884/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2023-2024</t>
   </si>
   <si>
     <t>834/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
-    <t>Laying of Rising Main &amp; Providing FHTC, Construction of Pump House, Boundary wall, C.C. Road and Land filling for implementation of Uttar Daulatpur Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>DURJOY MITRA</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no II of Uttar Daulatpur Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2024-2025</t>
+  </si>
+  <si>
+    <t>3416/MLMD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>Additional Quotation For PH-II Of Uttar Daulatpur w/s Scheme Under Buniadpur CCC</t>
   </si>
   <si>
     <t>BILL/03552/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-556</t>
   </si>
   <si>
     <t>16/02/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>BILL/00232/2025-2026</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -894,60 +894,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.14</v>
+        <v>99.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.13</v>
+        <v>80.06</v>
       </c>
       <c r="R3" s="4">
-        <v>69.51</v>
+        <v>80.69</v>
       </c>
       <c r="S3" s="4">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -960,54 +960,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>15.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.74</v>
+        <v>11.41</v>
       </c>
       <c r="R4" s="4">
-        <v>81.91</v>
+        <v>73.36</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1023,653 +1023,653 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>15.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.41</v>
+        <v>12.74</v>
       </c>
       <c r="R5" s="4">
-        <v>73.36</v>
+        <v>81.91</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>4003194886</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3.1</v>
+        <v>65.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.1</v>
+        <v>37.57</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>57.41</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>4003193495</v>
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>2.77</v>
+        <v>13.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.77</v>
+        <v>9.13</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>69.51</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>63</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003194886</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>0.19</v>
+        <v>3.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.19</v>
+        <v>3.1</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>68</v>
+      </c>
+      <c r="L9" s="4">
+        <v>4003193495</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>10.38</v>
+        <v>2.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
-        <v>3.35</v>
+        <v>0.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>65.44</v>
+        <v>10.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>37.57</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>57.41</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.72</v>
+        <v>3.35</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>99.22</v>
+        <v>11.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>80.06</v>
+        <v>5.55</v>
       </c>
       <c r="R13" s="4">
-        <v>80.69</v>
+        <v>48.26</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="P14" s="4">
-        <v>11.51</v>
+        <v>2.72</v>
       </c>
       <c r="Q14" s="4">
-        <v>5.55</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>48.26</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="P15" s="4">
         <v>4.25</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>