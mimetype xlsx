--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -131,51 +131,51 @@
   <si>
     <t>BILL/00280/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-188</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>Assistant Engineer - I, MLMD,Assistant Engineer HQ,Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>je1_malda_me,Junior Engineer (Civil),Junior Engineer - I, MLMD,Junior Engineer 1 HQ,Junior Engineer 1 Sub Division,Junior Engineer 2 HQ,Junior Engineer 2 Sub Division,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Balurghat,Junior Engineer Hili,Junior Engineer Kumarganj,Junior Engineer Kushmandi,Junior Engineer Tapan`</t>
   </si>
   <si>
     <t>ORD/000178/2022-2023</t>
   </si>
   <si>
     <t>3309/BD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,88 +847,88 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
         <v>10454.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>139.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>1.33</v>
       </c>
       <c r="S5" s="4">
         <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>10530.85</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>139.52</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>1.32</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>