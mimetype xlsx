--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,62 @@
     <t>BILL/00280/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-188</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>Assistant Engineer - I, MLMD,Assistant Engineer HQ,Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>je1_malda_me,Junior Engineer (Civil),Junior Engineer - I, MLMD,Junior Engineer 1 HQ,Junior Engineer 1 Sub Division,Junior Engineer 2 HQ,Junior Engineer 2 Sub Division,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Balurghat,Junior Engineer Hili,Junior Engineer Kumarganj,Junior Engineer Kushmandi,Junior Engineer Tapan`</t>
   </si>
   <si>
     <t>ORD/000178/2022-2023</t>
   </si>
   <si>
     <t>3309/BD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Restoration Hard Shoulder for Uchait More to Tulat via Raikhan Haripur road from chainage 0.00 km to 4.00 km of Bhagabanpur Mouza at Kumarganj Block under Ground Water Based Mini Piped Water Supply Schemes (Maximum 50 Household) at Kumarganj, Kushmandi &amp; Tapan Block in the District of Dakshin Dinajpur. at Kumarganj Block, Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00504/2024-2025</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,73 +576,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -861,87 +873,144 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
         <v>10454.66</v>
       </c>
       <c r="Q5" s="4">
         <v>139.52</v>
       </c>
       <c r="R5" s="4">
         <v>1.33</v>
       </c>
       <c r="S5" s="4">
         <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.93</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>10535.78</v>
+      </c>
+      <c r="P7" s="8">
+        <v>139.52</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>1.32</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>