--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -95,87 +95,87 @@
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Kumarganj,Kushmundi,Tapan</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Ground Water Based Mini Piped Water Supply Schemes (Maximum 50 Household) at Kumarganj, Kushmandi &amp; Tapan Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>SM/10646</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Ground Water Based Mini Piped Water Supply Scheme (Maximum 100 Household) for 295 nos. villages within 08 nos. Block namely Balurghat, Hili, Kumarganj, Tapan, Gangarampur, Kushmandi, Banshihari &amp; Harirampur in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
+    <t>Assistant Engineer - I, MLMD,Assistant Engineer HQ,Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>je1_malda_me,Junior Engineer (Civil),Junior Engineer - I, MLMD,Junior Engineer 1 HQ,Junior Engineer 1 Sub Division,Junior Engineer 2 HQ,Junior Engineer 2 Sub Division,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Balurghat,Junior Engineer Hili,Junior Engineer Kumarganj,Junior Engineer Kushmandi,Junior Engineer Tapan`</t>
+  </si>
+  <si>
+    <t>ORD/000178/2022-2023</t>
+  </si>
+  <si>
+    <t>3309/BD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S. RPP - INFRASTRUCTURES (JV)</t>
+  </si>
+  <si>
+    <t>BILL/00280/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-188</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
     <t>BILL/00035/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-32</t>
   </si>
   <si>
     <t>09/05/2024</t>
-  </si>
-[...28 lines deleted...]
-    <t>01/04/2026</t>
   </si>
   <si>
     <t>Restoration Hard Shoulder for Uchait More to Tulat via Raikhan Haripur road from chainage 0.00 km to 4.00 km of Bhagabanpur Mouza at Kumarganj Block under Ground Water Based Mini Piped Water Supply Schemes (Maximum 50 Household) at Kumarganj, Kushmandi &amp; Tapan Block in the District of Dakshin Dinajpur. at Kumarganj Block, Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00504/2024-2025</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -716,200 +716,200 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>64.39</v>
+        <v>10454.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>139.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>11.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>10454.66</v>
+        <v>64.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>139.52</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>1.33</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>