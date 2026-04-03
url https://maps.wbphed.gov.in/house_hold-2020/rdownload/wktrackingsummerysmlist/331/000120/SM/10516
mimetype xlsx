--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -317,72 +317,54 @@
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection of Zone-VII by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>Junior Engineer 1 HQ,Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000245/2022-2023</t>
   </si>
   <si>
     <t>3943/BD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>15/11/2025</t>
   </si>
   <si>
     <t>NILKAMAL BASAK</t>
-  </si>
-[...16 lines deleted...]
-    <t>NARENDRANATH PAUL</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection of Zone-X by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>Junior Engineer 3,Junior Engineer Tapan</t>
   </si>
   <si>
     <t>ORD/000255/2022-2023</t>
   </si>
   <si>
     <t>3963/BD</t>
   </si>
   <si>
     <t>14/09/2025</t>
   </si>
   <si>
     <t>TARAMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection of Zone-XIII by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000234/2022-2023</t>
   </si>
@@ -879,51 +861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1806,121 +1788,121 @@
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>104</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>69.1</v>
+        <v>69.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P17" s="4">
-        <v>69.71</v>
+        <v>64.4</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
@@ -1928,344 +1910,283 @@
       <c r="H18" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P18" s="4">
-        <v>64.4</v>
+        <v>92.95</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>20</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P19" s="4">
-        <v>92.95</v>
+        <v>94.7</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>94.7</v>
+        <v>3.43</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="13" t="s">
+      <c r="L21" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P21" s="4">
-        <v>3.43</v>
+        <v>51.04</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...18 lines deleted...]
-      <c r="H22" s="13" t="s">
+      <c r="A22" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="I22" s="13"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>826.96</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>