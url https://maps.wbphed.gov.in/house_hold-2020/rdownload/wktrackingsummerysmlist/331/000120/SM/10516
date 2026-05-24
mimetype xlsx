--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -410,69 +410,87 @@
   <si>
     <t>1143/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>CHOWDHURY CONSTRUCTION</t>
   </si>
   <si>
     <t>Face lifting related works of Head Works Site compound for Zone - III under Tapan Eastern Sector of Tapan Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>1946/BD</t>
   </si>
   <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
     <t>M/S. BANI CONSTRUCTIUON</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection at Zone- X of Tapan Eastern Sector under Sub Surface Water Based Piped Water Supply Scheme for Tapan Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000182/2024-2025</t>
   </si>
   <si>
     <t>2433/BD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR PAUL</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Hili &amp; Tapan Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>1942/BD</t>
+  </si>
+  <si>
+    <t>M/S. A.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,51 +879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1266,54 +1284,54 @@
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>2.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -2026,167 +2044,228 @@
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>129</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P20" s="4">
         <v>3.43</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="P21" s="4">
         <v>51.04</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P22" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>1.41</v>
+      </c>
+      <c r="R22" s="4">
+        <v>36.72</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>830.79</v>
+      </c>
+      <c r="P23" s="8">
+        <v>4.08</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0.49</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>