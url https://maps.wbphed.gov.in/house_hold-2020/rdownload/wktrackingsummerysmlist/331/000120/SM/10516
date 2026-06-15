--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -447,50 +447,68 @@
     <t>2433/BD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR PAUL</t>
   </si>
   <si>
     <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Hili &amp; Tapan Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 HQ</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>1942/BD</t>
   </si>
   <si>
     <t>M/S. A.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection of Zone-XI by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 HQ,Junior Engineer Tapan</t>
+  </si>
+  <si>
+    <t>ORD/000254/2022-2023</t>
+  </si>
+  <si>
+    <t>3964/BD</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>NARENDRANATH PAUL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,51 +897,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2185,87 +2203,148 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P22" s="4">
         <v>3.83</v>
       </c>
       <c r="Q22" s="4">
         <v>1.41</v>
       </c>
       <c r="R22" s="4">
         <v>36.72</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P23" s="4">
+        <v>69.1</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>91</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>899.89</v>
+      </c>
+      <c r="P24" s="8">
+        <v>4.08</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0.45</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>