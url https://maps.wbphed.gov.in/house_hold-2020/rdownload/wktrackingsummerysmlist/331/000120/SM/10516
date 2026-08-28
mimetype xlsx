--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,74 +89,167 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection by Retrofitting of 10 nos Zones of Tapan Eastern Sector Under Sub Surface Water Based Piped Water Supply Scheme for Tapan Block in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>SM/10516</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap connection of Zone-VII by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000245/2022-2023</t>
+  </si>
+  <si>
+    <t>3943/BD</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>NILKAMAL BASAK</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection of Zone-XI by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 HQ,Junior Engineer Tapan</t>
+  </si>
+  <si>
+    <t>ORD/000254/2022-2023</t>
+  </si>
+  <si>
+    <t>3964/BD</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>NARENDRANATH PAUL</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection of Zone-X by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,Junior Engineer Tapan</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>3963/BD</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
+  </si>
+  <si>
+    <t>TARAMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection of Zone-XIII by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Tapan</t>
+  </si>
+  <si>
+    <t>ORD/000234/2022-2023</t>
+  </si>
+  <si>
+    <t>3902/BD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/05/2023</t>
+  </si>
+  <si>
+    <t>SADHURHAT CO OP LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap connection of Zone-XIV by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000242/2022-2023</t>
   </si>
   <si>
     <t>3925/BD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>MAA KAMAKKHA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap connection of Zone-VIII by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>452/BD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>KHITISH KARMAKAR</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap connection of Zone-XV by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>Junior Engineer 3 Sub Division</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>315/BD</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>SUBODH KUMAR SAHA</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection of Zone-IX by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000036/2023-2024</t>
@@ -170,50 +263,71 @@
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection of Zone-XII by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>Junior Engineer 1 HQ,Junior Engineer 3 Sub Division</t>
   </si>
   <si>
     <t>ORD/000102/2023-2024</t>
   </si>
   <si>
     <t>1133/BD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>CHIRANJIB DAS</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection of Zone-III by Retrofitting of Tapan Eastern Sector under Sub - Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,Junior Engineer HQ1</t>
+  </si>
+  <si>
+    <t>ORD/000104/2023-2024</t>
+  </si>
+  <si>
+    <t>1143/BD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>16/11/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Widenning and strengthing of existing road for movement of heavy vehicle near WTP and towards Intake well site of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 HQ,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Tapan`</t>
   </si>
   <si>
     <t>ORD/000226/2022-2023</t>
   </si>
   <si>
     <t>3831/BD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>B M CONSTRUCTION</t>
   </si>
   <si>
     <t>Face lifting related works of Head Works Site compound for Zone - VIII under Tapan Eastern Sector of Tapan Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000168/2024-2025</t>
@@ -248,267 +362,153 @@
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>AMITAVA MITRA CONTRACTOR &amp; ORDER SUPPLIER</t>
   </si>
   <si>
     <t>Face lifting related works of Head Works Site compound for Zone - XV under Tapan Eastern Sector of Tapan Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000151/2024-2025</t>
   </si>
   <si>
     <t>2113/BD</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>A.K &amp; COMPANY</t>
   </si>
   <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - III under Tapan Eastern Sector of Tapan Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>1946/BD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. BANI CONSTRUCTIUON</t>
+  </si>
+  <si>
     <t>Face lifting related works of Head Works Site compound for Zone - XII under Tapan Eastern Sector of Tapan Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000137/2024-2025</t>
   </si>
   <si>
     <t>1947/BD</t>
   </si>
   <si>
     <t>ANIMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Face lifting related works of Head Works Site compound for Zone ¿ VII under Tapan Eastern Sector of Tapan Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>1949/BD</t>
   </si>
   <si>
     <t>MAA CHANCHALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Face lifting related works of Head Works Site compound for Zone - IX under Tapan Eastern Sector of Tapan Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>1945/BD</t>
   </si>
   <si>
     <t>SUKUMAR GOSWAMI</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap connection at Zone- X of Tapan Eastern Sector under Sub Surface Water Based Piped Water Supply Scheme for Tapan Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2024-2025</t>
+  </si>
+  <si>
+    <t>2433/BD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR PAUL</t>
+  </si>
+  <si>
     <t>Face lifting related works of Head Works Site compound for Zone - XIII under Tapan Eastern Sector of Tapan Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000145/2024-2025</t>
   </si>
   <si>
     <t>2033/BD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap connection of Zone-VII by Retrofitting of Tapan Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
-[...130 lines deleted...]
-  <si>
     <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Hili &amp; Tapan Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 HQ</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>1942/BD</t>
   </si>
   <si>
     <t>M/S. A.D. ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>NARENDRANATH PAUL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1057,182 +1057,182 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>76.54</v>
+        <v>82.45</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>85.66</v>
+        <v>69.1</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>95.24</v>
+        <v>69.71</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1240,879 +1240,883 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>87.92</v>
+        <v>64.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.68</v>
+        <v>76.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.67</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.65</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.43</v>
+        <v>92.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.74</v>
+        <v>85.66</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>95.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>2.87</v>
+        <v>87.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>2.74</v>
+        <v>94.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>91</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>2.98</v>
+        <v>2.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="P14" s="4">
-        <v>2.87</v>
+        <v>3.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="P15" s="4">
-        <v>82.45</v>
+        <v>2.74</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="P16" s="4">
-        <v>69.71</v>
+        <v>2.6</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="P17" s="4">
-        <v>64.4</v>
+        <v>3.43</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="P18" s="4">
-        <v>92.95</v>
+        <v>2.87</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P19" s="4">
-        <v>94.7</v>
+        <v>2.74</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>132</v>
+        <v>108</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P20" s="4">
-        <v>3.43</v>
+        <v>2.98</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
@@ -2164,143 +2168,139 @@
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="13" t="s">
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>70</v>
+        <v>144</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="P22" s="4">
-        <v>3.83</v>
+        <v>2.87</v>
       </c>
       <c r="Q22" s="4">
-        <v>1.41</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>36.72</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P23" s="4">
-        <v>69.1</v>
+        <v>3.83</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>36.72</v>
       </c>
       <c r="S23" s="4">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>151</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>899.89</v>