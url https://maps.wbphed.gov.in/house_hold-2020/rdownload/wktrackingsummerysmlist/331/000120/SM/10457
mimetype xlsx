--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,108 +89,108 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection by Retrofitting of parent scheme and Preparation of Augmentation DPR for Hili Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/10457</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Acceptance cum work order for the work of Providing Functional Tap connection for School/ AWC/ Health Centre/ Madrasa under Hili Piped Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Hili</t>
+  </si>
+  <si>
+    <t>ORD/000344/2021-2022</t>
+  </si>
+  <si>
+    <t>1923/BSSD</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>26/12/2021</t>
+  </si>
+  <si>
+    <t>JUVENILE ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for the work of Conducting Route Survey, investigation of existing scheme, Design of distribution Network and Preparation of DPR to provide FHTC in connection with Augmentation of Hili Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2022-2023</t>
+  </si>
+  <si>
+    <t>530/BD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>01/05/2022</t>
+  </si>
+  <si>
+    <t>M/S. SOBHA &amp; CO.</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection in connection with Retrofitting for Hili Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RWS</t>
   </si>
   <si>
-    <t>Junior Engineer Hili</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000083/2023-2024</t>
   </si>
   <si>
     <t>906/BD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>M/S. SARKAR CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S. SOBHA &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,231 +717,231 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.06</v>
+        <v>4.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.22</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.81</v>
+        <v>3.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.25</v>
+        <v>22.06</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>30.12</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>7.73</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>25.65</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>