--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,71 @@
     <t>30/01/2022</t>
   </si>
   <si>
     <t>BALURGHAT BUILDERS</t>
   </si>
   <si>
     <t>Consultancy Service for Preparation of DPR followed by detail Survey and design of pipe line network for Augmentation of Teor Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>ORD/000374/2022-2023</t>
   </si>
   <si>
     <t>897/BD</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Hili &amp; Tapan Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>1942/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>M/S. A.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,51 +585,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -727,54 +748,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.67</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -788,101 +809,162 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.4</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>1.05</v>
+      </c>
+      <c r="R5" s="4">
+        <v>27.31</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>12.16</v>
+      </c>
+      <c r="P6" s="8">
+        <v>8.72</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>71.72</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>