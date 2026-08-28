--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,171 +77,171 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Revised Detailed Project Report for Pond Based Piped Water Supply Scheme using Nandan Bil for Elahabad Mouza.</t>
+  </si>
+  <si>
+    <t>SM/10288</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Consultancy Service for Preparation of Revised drawing of Distribution network followed by detail Survey and design of pipe line for Ellahbad Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000373/2022-2023</t>
+  </si>
+  <si>
+    <t>896/BD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>M/S SOBHA &amp; CO.</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Revised Detailed Project Report for Pond Based Piped Water Supply Scheme using Nandan Bil for Elahabad Mouza.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>SUPPLY,DELIVERY,INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY AND OTHER ALLIED ACCESSORIES AT ELAHABAD WATER SUPPLY SCHEME IN THE DISTRICT OF DAKSHIN DINAJPUR UNDER MALDA MECHANICAL DIVISION, PHED.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/001783/2023-2024</t>
+  </si>
+  <si>
+    <t>3453/MLMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of Pump House for implementation of Piped Water Supply Scheme for Elahabad Mouza in connection with parent Scheme of Pond Based Piped Water Supply Scheme Using Nandan Bill Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>ORD/000204/2022-2023</t>
+  </si>
+  <si>
+    <t>3508/BD</t>
+  </si>
+  <si>
+    <t>04/03/2023</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>NILKAMAL BASAK</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.I of Elahabad W/S Sch Buniadpur C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001873/2023-2024</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2022-2023</t>
   </si>
   <si>
     <t>3538/BD</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>832/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
-  </si>
-[...61 lines deleted...]
-    <t>NILKAMAL BASAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,401 +777,401 @@
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4">
-        <v>4003270120</v>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.54</v>
+        <v>2.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.69</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>38.09</v>
+        <v>11.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.3</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.2</v>
+        <v>219.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>190.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.98</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003270120</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>11.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.47</v>
+        <v>38.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>219.05</v>
+        <v>6.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>288.88</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>215.39</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>74.56</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>