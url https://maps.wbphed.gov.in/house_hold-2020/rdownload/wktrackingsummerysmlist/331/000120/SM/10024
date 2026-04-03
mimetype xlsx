--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -732,50 +732,98 @@
     <t>904/BD</t>
   </si>
   <si>
     <t>POPY ENTERPRISE</t>
   </si>
   <si>
     <t>Face lifting of existing OHR and other allied structures at Zone - II (600 CUM) of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 Sub Division,Junior Engineer Kushmandi</t>
   </si>
   <si>
     <t>ORD/000075/2023-2024</t>
   </si>
   <si>
     <t>875/BD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipeline at Ramchandrapur Mouza for Gap closing near Railway Crossing of Zone-VI under Gangarampur Sub-surface Piped Water supply Scheme under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2023-2024</t>
+  </si>
+  <si>
+    <t>2043/BD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>A.B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - XI under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>1909/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - IX under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>1970/BD</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>RANJIT BARMAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1164,51 +1212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3719,87 +3767,270 @@
       </c>
       <c r="N43" s="4" t="s">
         <v>238</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>239</v>
       </c>
       <c r="P43" s="4">
         <v>5.16</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="7" t="s">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
         <v>240</v>
       </c>
-      <c r="B44" s="7"/>
-[...22 lines deleted...]
-      <c r="S44" s="8"/>
+      <c r="I44" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="P44" s="4">
+        <v>9.92</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>100</v>
+      </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="P45" s="4">
+        <v>6.88</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>100</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="P46" s="4">
+        <v>6.04</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>100</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="O47" s="8">
+        <v>1816.78</v>
+      </c>
+      <c r="P47" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>0</v>
+      </c>
+      <c r="R47" s="8"/>
+      <c r="S47" s="8"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>