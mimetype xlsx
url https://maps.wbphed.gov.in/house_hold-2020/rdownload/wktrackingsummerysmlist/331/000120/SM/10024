--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -680,150 +680,234 @@
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>MINATI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional Distribution Pipe Line for providing balance FHTC at ZONE X of Gangarampur Sub Surface based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000173/2024-2025</t>
   </si>
   <si>
     <t>2267/BD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>MAA CHANCHALA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Face lifting related works of Head Works Site compound for Zone - XIII under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>1969/BD</t>
+    <t>Face lifting related works of Head Works Site compound for Zone ¿ I under Gangarampur Western Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS,Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 Sadar,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000085/2023-2024</t>
+  </si>
+  <si>
+    <t>904/BD</t>
+  </si>
+  <si>
+    <t>POPY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Face lifting of existing OHR and other allied structures at Zone - II (600 CUM) of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 Sub Division,Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000075/2023-2024</t>
+  </si>
+  <si>
+    <t>875/BD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipeline at Ramchandrapur Mouza for Gap closing near Railway Crossing of Zone-VI under Gangarampur Sub-surface Piped Water supply Scheme under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2023-2024</t>
+  </si>
+  <si>
+    <t>2043/BD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>A.B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - XI under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>1909/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - IX under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>1970/BD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
-    <t>27/10/2024</t>
-[...82 lines deleted...]
-  <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>RANJIT BARMAN</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - X under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000130/2024-2025</t>
+  </si>
+  <si>
+    <t>1905/BD</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - VI under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000158/2024-2025</t>
+  </si>
+  <si>
+    <t>2215/BD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Approach road, and other allied works of Head Works Site compound for Zone - XII under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>1993/BD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>M/S. SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Gangarampur &amp; Harirampur Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>1914/BD</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - VII under Gangarampur Eastern Sector of Gangarampur Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>1915/BD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - VIII under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000128/2024-2025</t>
+  </si>
+  <si>
+    <t>1908/BD</t>
+  </si>
+  <si>
+    <t>M/S. BANI CONSTRUCTIUON</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - XIV under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000129/2024-2025</t>
+  </si>
+  <si>
+    <t>1907/BD</t>
+  </si>
+  <si>
+    <t>HENA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1212,51 +1296,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W47"/>
+  <dimension ref="A1:W53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1373,54 +1457,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>57.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>57.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1660,54 +1744,54 @@
         <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P8" s="4">
         <v>161.08</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>30.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>18.76</v>
       </c>
       <c r="S8" s="4">
         <v>93</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1719,54 +1803,54 @@
         <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>54.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>54.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1778,54 +1862,54 @@
         <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>119.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>72.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>61.13</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1839,54 +1923,54 @@
       <c r="I11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>76.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>24.08</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>31.67</v>
       </c>
       <c r="S11" s="4">
         <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1900,54 +1984,54 @@
       <c r="I12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>31.34</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>34.68</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1961,54 +2045,54 @@
       <c r="I13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P13" s="4">
         <v>98.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>77.91</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>79.41</v>
       </c>
       <c r="S13" s="4">
         <v>82</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2083,54 +2167,54 @@
       <c r="I15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>1.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2203,54 +2287,54 @@
         <v>101</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P17" s="4">
         <v>120.42</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>84.45</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>70.13</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2325,54 +2409,54 @@
       <c r="I19" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>25.42</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>22.71</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>89.35</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2386,54 +2470,54 @@
       <c r="I20" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>3.24</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2447,54 +2531,54 @@
       <c r="I21" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P21" s="4">
         <v>6.69</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>6.2</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>92.69</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2850,54 +2934,54 @@
       <c r="I28" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>114</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P28" s="4">
         <v>3.46</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>71.4</v>
       </c>
       <c r="S28" s="4">
         <v>75</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2966,54 +3050,54 @@
         <v>159</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13" t="s">
         <v>160</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P30" s="4">
         <v>4.6</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>80.41</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3025,54 +3109,54 @@
         <v>165</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13" t="s">
         <v>160</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="P31" s="4">
         <v>106.13</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>35.83</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>33.76</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3086,54 +3170,54 @@
       <c r="I32" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>114</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>172</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>176</v>
       </c>
       <c r="P32" s="4">
         <v>4.66</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3147,54 +3231,54 @@
       <c r="I33" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>180</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>181</v>
       </c>
       <c r="P33" s="4">
         <v>4.4</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3208,54 +3292,54 @@
       <c r="I34" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="P34" s="4">
         <v>4.62</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>97.61</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3269,54 +3353,54 @@
       <c r="I35" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>193</v>
       </c>
       <c r="P35" s="4">
         <v>18.04</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>26.19</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3387,54 +3471,54 @@
       <c r="I37" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>201</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>202</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>203</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P37" s="4">
         <v>54.66</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>28.64</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>52.4</v>
       </c>
       <c r="S37" s="4">
         <v>90</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3448,54 +3532,54 @@
       <c r="I38" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>207</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>208</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>209</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>210</v>
       </c>
       <c r="P38" s="4">
         <v>98.85</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>67.27</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>68.05</v>
       </c>
       <c r="S38" s="4">
         <v>98</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3607,430 +3691,796 @@
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>222</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>66</v>
+        <v>223</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>73</v>
+        <v>224</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>225</v>
+        <v>185</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="P41" s="4">
-        <v>5.37</v>
+        <v>4.12</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S41" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>228</v>
+        <v>66</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>229</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>230</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>231</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>185</v>
+        <v>232</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>186</v>
+        <v>233</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="P42" s="4">
-        <v>4.12</v>
+        <v>5.16</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>234</v>
+        <v>73</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="P43" s="4">
-        <v>5.16</v>
+        <v>9.92</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>9.92</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="P44" s="4">
-        <v>9.92</v>
+        <v>6.88</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>246</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>114</v>
+        <v>206</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>247</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>248</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>249</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>250</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="P45" s="4">
-        <v>6.88</v>
+        <v>6.04</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>255</v>
+        <v>181</v>
       </c>
       <c r="P46" s="4">
-        <v>6.04</v>
+        <v>5.96</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>5.88</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
-      <c r="A47" s="7" t="s">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
         <v>256</v>
       </c>
-      <c r="B47" s="7"/>
-[...22 lines deleted...]
-      <c r="S47" s="8"/>
+      <c r="I47" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="P47" s="4">
+        <v>4.11</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>100</v>
+      </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="P48" s="4">
+        <v>2.86</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>100</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P49" s="4">
+        <v>8.35</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>100</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P50" s="4">
+        <v>7.17</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>0</v>
+      </c>
+      <c r="R50" s="4">
+        <v>0</v>
+      </c>
+      <c r="S50" s="4">
+        <v>100</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="P51" s="4">
+        <v>6.81</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0</v>
+      </c>
+      <c r="S51" s="4">
+        <v>100</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="P52" s="4">
+        <v>6.48</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>6.44</v>
+      </c>
+      <c r="R52" s="4">
+        <v>99.26</v>
+      </c>
+      <c r="S52" s="4">
+        <v>100</v>
+      </c>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="14"/>
+      <c r="K53" s="8"/>
+      <c r="L53" s="8"/>
+      <c r="M53" s="8"/>
+      <c r="N53" s="8"/>
+      <c r="O53" s="8">
+        <v>1853.16</v>
+      </c>
+      <c r="P53" s="8">
+        <v>628.48</v>
+      </c>
+      <c r="Q53" s="8">
+        <v>33.91</v>
+      </c>
+      <c r="R53" s="8"/>
+      <c r="S53" s="8"/>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A47:N47"/>
+    <mergeCell ref="A53:N53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>