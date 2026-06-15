--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -864,50 +864,62 @@
     <t>28/02/2025</t>
   </si>
   <si>
     <t>Face lifting related works of Head Works Site compound for Zone - VIII under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000128/2024-2025</t>
   </si>
   <si>
     <t>1908/BD</t>
   </si>
   <si>
     <t>M/S. BANI CONSTRUCTIUON</t>
   </si>
   <si>
     <t>Face lifting related works of Head Works Site compound for Zone - XIV under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000129/2024-2025</t>
   </si>
   <si>
     <t>1907/BD</t>
   </si>
   <si>
     <t>HENA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - XIII under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>1969/BD</t>
+  </si>
+  <si>
+    <t>27/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1296,51 +1308,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W53"/>
+  <dimension ref="A1:W54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4400,87 +4412,148 @@
       </c>
       <c r="N52" s="4" t="s">
         <v>255</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>283</v>
       </c>
       <c r="P52" s="4">
         <v>6.48</v>
       </c>
       <c r="Q52" s="4">
         <v>6.44</v>
       </c>
       <c r="R52" s="4">
         <v>99.26</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
-      <c r="A53" s="7" t="s">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
         <v>284</v>
       </c>
-      <c r="B53" s="7"/>
-[...22 lines deleted...]
-      <c r="S53" s="8"/>
+      <c r="I53" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="P53" s="4">
+        <v>5.37</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>100</v>
+      </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="8"/>
+      <c r="L54" s="8"/>
+      <c r="M54" s="8"/>
+      <c r="N54" s="8"/>
+      <c r="O54" s="8">
+        <v>1858.53</v>
+      </c>
+      <c r="P54" s="8">
+        <v>628.48</v>
+      </c>
+      <c r="Q54" s="8">
+        <v>33.82</v>
+      </c>
+      <c r="R54" s="8"/>
+      <c r="S54" s="8"/>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A53:N53"/>
+    <mergeCell ref="A54:N54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>