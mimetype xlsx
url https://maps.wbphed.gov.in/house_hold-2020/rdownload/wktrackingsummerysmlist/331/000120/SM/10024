--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,176 +89,317 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection by Retrofitting of 13 nos Zones under Gangarampur Sub Surface Based Piped Water Supply Project in the District of Dakshin Dinajpur (Phase I)</t>
   </si>
   <si>
     <t>SM/10024</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Tap connection for School/ AWC/ Health Centre/ Madrasa under Various Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 2,Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000394/2021-2022</t>
+  </si>
+  <si>
+    <t>595/RWS</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>30/01/2022</t>
+  </si>
+  <si>
+    <t>GOUTAM SAHA</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing Functional household Tap connection by retrofitting at ZONE-III of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.(PHASE-I).</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Tapan`</t>
+  </si>
+  <si>
+    <t>ORD/000463/2021-2022</t>
+  </si>
+  <si>
+    <t>134/BD</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>ASHOK MITRA</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection by retrofitting of Zone-VIII of Gangarampur Eastern Sector under Sub-Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur (PHASE-I).</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>1249/BD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>13/08/2022</t>
+  </si>
+  <si>
+    <t>M/S. N. ISLAM AND CO.</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection by retrofitting of Zone-IX of Gangarampur Eastern Sector under Sub-Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur (PHASE-I).</t>
   </si>
   <si>
-    <t>Junior Engineer 1 HQ,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Tapan`</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000539/2021-2022</t>
   </si>
   <si>
     <t>438/BD</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
-    <t>M/S. N. ISLAM AND CO.</t>
+    <t>Providing Functional Household Tap connection by retrofitting at ZONE-IV of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division, P.H. Engineering Dte. (PHASE-I).</t>
+  </si>
+  <si>
+    <t>ORD/000037/2022-2023</t>
+  </si>
+  <si>
+    <t>912/BD</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>DURJOY MITRA</t>
+  </si>
+  <si>
+    <t>Providing Functional household Tap connection by retrofitting at ZONE-V of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.(PHASE-I)</t>
+  </si>
+  <si>
+    <t>ORD/000535/2021-2022</t>
+  </si>
+  <si>
+    <t>428/BD</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>DIPESH BHOWMIK</t>
+  </si>
+  <si>
+    <t>Collection of Functional House Hold Tap Connection details in prescribed format under Jal Swapna Programme including uploading in IMIS website for Gangarampur Sub Surface piped water supply scheme eastern sector in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte. (Phase - I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000086/2022-2023</t>
+  </si>
+  <si>
+    <t>304/RWS</t>
+  </si>
+  <si>
+    <t>02/06/2022</t>
+  </si>
+  <si>
+    <t>02/07/2022</t>
+  </si>
+  <si>
+    <t>MOHANTA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional household Tap connection work at ZONE-X of Gangarampur Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2022-2023</t>
+  </si>
+  <si>
+    <t>533/BD</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>03/07/2022</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR DEBSHARMA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000039/2021-2022</t>
+  </si>
+  <si>
+    <t>140/BD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000040/2021-2022</t>
+  </si>
+  <si>
+    <t>166/BD</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000041/2021-2022</t>
+  </si>
+  <si>
+    <t>202/BD</t>
+  </si>
+  <si>
+    <t>02/02/2022</t>
+  </si>
+  <si>
+    <t>RTOR000027/2022-2023</t>
+  </si>
+  <si>
+    <t>2133/BD</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
   </si>
   <si>
     <t>Supply of different dia. Sluice Valve for piped water supply scheme for Zone-IV (Phase-I) of Gangarampur Sub-Surface Based Piped Water Supply Scheme at Gangarampur Block, in the District of Dakshin Dinajpur under Balurghat Division, P.H. Engineering Dte. [Work Order No. 114/RWS Dated :- 28/02/2022 &amp; Tender No. 526 of 2021-2022]</t>
   </si>
   <si>
     <t>VCH/000159/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-25</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>JUVENILE ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Collection of Functional House Hold Tap Connection details in prescribed format under Jal Swapna Programme including uploading in IMIS website for Gangarampur Sub-Surface piped water supply scheme western sector in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte. (Phase - I) [Work Order No. 116/RWS Dated :- 28/02/2022 &amp; Tender No. 517 of 2021-2022]</t>
+  </si>
+  <si>
+    <t>VCH/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-17</t>
+  </si>
+  <si>
+    <t>MOHANTA BUILDERS</t>
+  </si>
+  <si>
     <t>Providing Functional household Tap connection by retrofitting at ZONE-II of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.(PHASE-I) [Work Order No. 133/BD Dated :- 25/01/2022 &amp; Tender No. 432 of 2021-2022]</t>
   </si>
   <si>
     <t>VCH/000173/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-3</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
-    <t>MOHANTA BUILDERS</t>
-[...10 lines deleted...]
-  <si>
     <t>Providing Functional household Tap connection by retrofitting at ZONE-III of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.(PHASE-I). [Work Order No. 134/BD Dated :- 25/01/2022 &amp; Tender No. 459 of 2021-2022]</t>
   </si>
   <si>
     <t>VCH/000158/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-15</t>
   </si>
   <si>
-    <t>ASHOK MITRA</t>
-[...47 lines deleted...]
-    <t>DURJOY MITRA</t>
+    <t>Providing Functional House Hold Tap Connection by retrofitting of Zone-XIV of Gangarampur Eastern Sector under Sub-Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur (PHASE-I).</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000009/2022-2023</t>
+  </si>
+  <si>
+    <t>2868/BD</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>M/S. NANDY ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection by retrofitting of Zone-X of Gangarampur Eastern Sector under Sub-Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur (PHASE-I).</t>
   </si>
   <si>
-    <t>Assistant Engineer Sadar</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000149/2022-2023</t>
   </si>
   <si>
     <t>3520/BD</t>
   </si>
   <si>
     <t>04/03/2023</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Erection of Support Structure by driving Bullah piles for Khari Crossing at Sukdevpur, Maharajpur, Thengapara, Pargaon, Joypur, Karial, Nildanga Mouza under Zone-II, III &amp; IV of Gangarampur Sub-surface Piped Water supply Scheme under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000184/2022-2023</t>
   </si>
   <si>
     <t>3344/BD</t>
@@ -281,645 +422,504 @@
   <si>
     <t>3966/BD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>29/06/2023</t>
   </si>
   <si>
     <t>Providing Functional household Tap connection by retrofitting at ZONE-XIII of Gangarampur Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.(PHASE-I)</t>
   </si>
   <si>
     <t>ORD/000170/2022-2023</t>
   </si>
   <si>
     <t>3965/BD</t>
   </si>
   <si>
     <t>M/S. TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Laying of balance portion of distribution pipe line at Jalilpur Mouza to connect with the existing pipeline under Zone-V of Gangarampur Sub-surface Piped Water supply Scheme under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1 Sadar</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000200/2022-2023</t>
   </si>
   <si>
     <t>3511/BD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>ANIMA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing Functional household Tap connection by retrofitting at ZONE-VII of Gangarampur Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (PHASE-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000002/2023-2024</t>
+  </si>
+  <si>
+    <t>43/BD</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional household Tap connection by retrofitting at ZONE-VI of Gangarampur Eastern Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.(PHASE-I)</t>
   </si>
   <si>
     <t>Junior Engineer 2 Sub Division</t>
   </si>
   <si>
     <t>ORD/000005/2023-2024</t>
   </si>
   <si>
     <t>42/BD</t>
   </si>
   <si>
-    <t>08/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>AJIT PRAMANICK</t>
   </si>
   <si>
-    <t>Providing Functional household Tap connection by retrofitting at ZONE-V of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.(PHASE-I)</t>
-[...16 lines deleted...]
-  <si>
     <t>Face lifting related works of Headwork Site compound for Zone - V under Gangarampur Western Sector of Sub Surface Based Piped Water Supply Scheme in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000106/2023-2024</t>
   </si>
   <si>
     <t>1333/BD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>RANJAN CONSTRUCTION</t>
   </si>
   <si>
+    <t>Collection of Functional House Hold Tap Connection details in prescribed format under JJM Programme including uploading in IMIS portal for Gangarampur Sub Surface piped water supply scheme in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte. (Phase ¿ III)</t>
+  </si>
+  <si>
+    <t>ORD/000180/2023-2024</t>
+  </si>
+  <si>
+    <t>1958/BD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>07/01/2024</t>
+  </si>
+  <si>
+    <t>SHYAMAL CHANDRA MANDAL</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipeline in Various Zone under Gangarampur Sub Surface Based Piped Water Supply Scheme by using Horizontal Direct Drilling (HDD) method at Gangarampur Block, in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000185/2022-2023</t>
   </si>
   <si>
     <t>3345/BD</t>
   </si>
   <si>
     <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Extension of overflow and washout pipeline at Zone I, Zone V Gangarampur OHR of Gangarampur Sub-surface Piped Water supply Scheme under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000190/2022-2023</t>
   </si>
   <si>
     <t>3517/BD</t>
   </si>
   <si>
     <t>MOTAHAR HOSSAIN</t>
   </si>
   <si>
     <t>Laying pipe line for drainage of excess water from GLR site of Gangarampur Sub Surface Based Piped Water Supply Scheme of Eastern Sector at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000227/2022-2023</t>
   </si>
   <si>
     <t>3836/BD</t>
   </si>
   <si>
     <t>23/04/2023</t>
   </si>
   <si>
-    <t>GOUTAM SAHA</t>
-[...41 lines deleted...]
-    <t>21/09/2022</t>
+    <t>Face lifting related works of Head Works Site compound for Zone ¿ I under Gangarampur Western Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS,Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 Sadar,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000085/2023-2024</t>
+  </si>
+  <si>
+    <t>904/BD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>POPY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - III under Gangarampur Western Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>894/BD</t>
+  </si>
+  <si>
+    <t>M/S. PRASANNA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Face lifting of existing OHR and other allied structures at Zone - II (600 CUM) of Gangarampur Western Sector under Sub Surface Based Piped Water Supply Scheme in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 Sub Division,Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000075/2023-2024</t>
+  </si>
+  <si>
+    <t>875/BD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - IV under Gangarampur Western Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>916/BD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>RABIN KAMETH</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipeline at Ramchandrapur Mouza for Gap closing near Railway Crossing of Zone-VI under Gangarampur Sub-surface Piped Water supply Scheme under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2023-2024</t>
+  </si>
+  <si>
+    <t>2043/BD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>A.B. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>100/BD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>105/BD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
-    <t>Collection of Functional House Hold Tap Connection details in prescribed format under JJM Programme including uploading in IMIS portal for Gangarampur Sub Surface piped water supply scheme in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte. (Phase ¿ III)</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection by retrofitting of Zone-XI of Gangarampur Eastern Sector under Sub-Surface Based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000164/2024-2025</t>
   </si>
   <si>
     <t>2231/BD</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>MATIUR RAHAMAN</t>
   </si>
   <si>
-    <t>Providing Functional Tap connection for School/ AWC/ Health Centre/ Madrasa under Various Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur.</t>
-[...83 lines deleted...]
-    <t>M/S. PRASANNA CONSTRUCTION</t>
+    <t>Laying of additional Distribution Pipe Line for providing balance FHTC at ZONE IX of Gangarampur Sub Surface based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000174/2024-2025</t>
+  </si>
+  <si>
+    <t>2073/BD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>MINATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of additional Distribution Pipe Line for providing balance FHTC at ZONE X of Gangarampur Sub Surface based Piped Water Supply Scheme at Gangarampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>2267/BD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>MAA CHANCHALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Erection of Support Structure and allied work adjacent to Patan Bridge at Narayanpur under Zone - II &amp; III of Gangarampur Sub-surface based Piped Water supply Scheme under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000199/2023-2024</t>
   </si>
   <si>
     <t>275/BD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
   </si>
   <si>
     <t>SUSHANTA SAHA</t>
   </si>
   <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - XI under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>1909/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - IX under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>1970/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>RANJIT BARMAN</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - X under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000130/2024-2025</t>
+  </si>
+  <si>
+    <t>1905/BD</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - VI under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000158/2024-2025</t>
+  </si>
+  <si>
+    <t>2215/BD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Gangarampur &amp; Harirampur Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>1914/BD</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - VII under Gangarampur Eastern Sector of Gangarampur Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>1915/BD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - XIII under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>1969/BD</t>
+  </si>
+  <si>
+    <t>27/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of Approach road, and other allied works of Head Works Site compound for Zone - XII under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>1993/BD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>M/S. SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - VIII under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000128/2024-2025</t>
+  </si>
+  <si>
+    <t>1908/BD</t>
+  </si>
+  <si>
+    <t>M/S. BANI CONSTRUCTIUON</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - XIV under Gangarampur Eastern Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000129/2024-2025</t>
+  </si>
+  <si>
+    <t>1907/BD</t>
+  </si>
+  <si>
+    <t>HENA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Urgent restoration of shoulder in stretches for laying of Drinking water supply pipeline along PWD(Roads) for Sitahar Behera Pukur Road from chainage 5.4 Km to 7.20 km</t>
   </si>
   <si>
     <t>BILL/00209/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-132</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
-  </si>
-[...265 lines deleted...]
-    <t>27/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1466,3050 +1466,3050 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>57.84</v>
+        <v>4.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>57.45</v>
+        <v>3.7</v>
       </c>
       <c r="R3" s="4">
-        <v>99.32</v>
+        <v>80.41</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.73</v>
+        <v>161.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.76</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>84.34</v>
+        <v>54.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>54.15</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.22</v>
+        <v>57.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>57.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>50.12</v>
+        <v>119.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>72.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>61.13</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>161.08</v>
+        <v>120.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>30.22</v>
+        <v>84.45</v>
       </c>
       <c r="R8" s="4">
-        <v>18.76</v>
+        <v>70.13</v>
       </c>
       <c r="S8" s="4">
-        <v>93</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="J9" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>54.27</v>
+        <v>4.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>54.15</v>
+        <v>4.66</v>
       </c>
       <c r="R9" s="4">
-        <v>99.78</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>119.41</v>
+        <v>106.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>72.99</v>
+        <v>35.83</v>
       </c>
       <c r="R10" s="4">
-        <v>61.13</v>
+        <v>33.76</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>76.03</v>
+        <v>5.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>24.08</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>31.67</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>31.34</v>
+        <v>22.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.87</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>34.68</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>98.11</v>
+        <v>21.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>77.91</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>79.41</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>96.19</v>
+        <v>86.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>1.71</v>
+        <v>3.73</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.7</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.51</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="J16" s="13" t="s">
         <v>95</v>
       </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>208.5</v>
+        <v>2.22</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13"/>
-[...3 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="P17" s="4">
-        <v>120.42</v>
+        <v>84.34</v>
       </c>
       <c r="Q17" s="4">
-        <v>84.45</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>70.13</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="P18" s="4">
-        <v>5.42</v>
+        <v>50.12</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>25.42</v>
+        <v>54.66</v>
       </c>
       <c r="Q19" s="4">
-        <v>22.71</v>
+        <v>28.64</v>
       </c>
       <c r="R19" s="4">
-        <v>89.35</v>
+        <v>52.4</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>3.24</v>
+        <v>76.03</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.24</v>
+        <v>24.08</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>31.67</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>6.69</v>
+        <v>31.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>6.2</v>
+        <v>10.87</v>
       </c>
       <c r="R21" s="4">
-        <v>92.69</v>
+        <v>34.68</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="I22" s="13"/>
-[...1 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>131</v>
+        <v>55</v>
       </c>
       <c r="P22" s="4">
-        <v>5.97</v>
+        <v>98.11</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>77.91</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>79.41</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>131</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>22.51</v>
+        <v>96.19</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>135</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="P24" s="4">
-        <v>21.96</v>
+        <v>1.71</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>141</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="P25" s="4">
-        <v>86.24</v>
+        <v>98.85</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>67.27</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>68.05</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>147</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>148</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="P26" s="4">
-        <v>14.92</v>
+        <v>208.5</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J27" s="13"/>
+        <v>153</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="P27" s="4">
-        <v>12.36</v>
+        <v>5.42</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>114</v>
+        <v>64</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="P28" s="4">
         <v>3.46</v>
       </c>
       <c r="Q28" s="4">
         <v>2.47</v>
       </c>
       <c r="R28" s="4">
         <v>71.4</v>
       </c>
       <c r="S28" s="4">
         <v>75</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>165</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>156</v>
+        <v>123</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>157</v>
+        <v>124</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="P29" s="4">
-        <v>49.4</v>
+        <v>25.42</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>22.71</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>89.35</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I30" s="13"/>
+        <v>169</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="J30" s="13" t="s">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>163</v>
+        <v>116</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>164</v>
+        <v>138</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>126</v>
+        <v>172</v>
       </c>
       <c r="P30" s="4">
-        <v>4.6</v>
+        <v>3.24</v>
       </c>
       <c r="Q30" s="4">
-        <v>3.7</v>
+        <v>3.24</v>
       </c>
       <c r="R30" s="4">
-        <v>80.41</v>
+        <v>100</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="I31" s="13"/>
+        <v>173</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="J31" s="13" t="s">
-        <v>160</v>
+        <v>107</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>170</v>
+        <v>31</v>
       </c>
       <c r="P31" s="4">
-        <v>106.13</v>
+        <v>6.69</v>
       </c>
       <c r="Q31" s="4">
-        <v>35.83</v>
+        <v>6.2</v>
       </c>
       <c r="R31" s="4">
-        <v>33.76</v>
+        <v>92.69</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>66</v>
+        <v>178</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>114</v>
+        <v>179</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="P32" s="4">
-        <v>4.66</v>
+        <v>4.12</v>
       </c>
       <c r="Q32" s="4">
-        <v>4.66</v>
+        <v>4.11</v>
       </c>
       <c r="R32" s="4">
-        <v>100</v>
+        <v>99.88</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>89</v>
+        <v>120</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="P33" s="4">
-        <v>4.4</v>
+        <v>4.62</v>
       </c>
       <c r="Q33" s="4">
-        <v>4.38</v>
+        <v>4.51</v>
       </c>
       <c r="R33" s="4">
-        <v>99.54</v>
+        <v>97.61</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="P34" s="4">
-        <v>4.62</v>
+        <v>5.16</v>
       </c>
       <c r="Q34" s="4">
-        <v>4.51</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>97.61</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>192</v>
+        <v>156</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="P35" s="4">
-        <v>18.04</v>
+        <v>4.4</v>
       </c>
       <c r="Q35" s="4">
-        <v>4.73</v>
+        <v>4.38</v>
       </c>
       <c r="R35" s="4">
-        <v>26.19</v>
+        <v>99.54</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-      <c r="J36" s="13"/>
+        <v>201</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>120</v>
+      </c>
       <c r="K36" s="4" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="P36" s="4">
-        <v>10.31</v>
+        <v>9.92</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>9.92</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>199</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>204</v>
+        <v>80</v>
       </c>
       <c r="P37" s="4">
-        <v>54.66</v>
+        <v>14.92</v>
       </c>
       <c r="Q37" s="4">
-        <v>28.64</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>52.4</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>98</v>
+        <v>212</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>210</v>
+        <v>80</v>
       </c>
       <c r="P38" s="4">
-        <v>98.85</v>
+        <v>12.36</v>
       </c>
       <c r="Q38" s="4">
-        <v>67.27</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>68.05</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>211</v>
-[...6 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P39" s="4">
-        <v>25.75</v>
+        <v>49.4</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>206</v>
+        <v>141</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="P40" s="4">
-        <v>24.42</v>
+        <v>25.75</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="I41" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N41" s="4" t="s">
-        <v>186</v>
+        <v>228</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="P41" s="4">
-        <v>4.12</v>
+        <v>24.42</v>
       </c>
       <c r="Q41" s="4">
-        <v>4.11</v>
+        <v>0</v>
       </c>
       <c r="R41" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>229</v>
+        <v>120</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P42" s="4">
-        <v>5.16</v>
+        <v>18.04</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>26.19</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>240</v>
+        <v>184</v>
       </c>
       <c r="P43" s="4">
-        <v>9.92</v>
+        <v>6.88</v>
       </c>
       <c r="Q43" s="4">
-        <v>9.92</v>
+        <v>0</v>
       </c>
       <c r="R43" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>241</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>242</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>243</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>244</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>245</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="P44" s="4">
-        <v>6.88</v>
+        <v>6.04</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>206</v>
+        <v>141</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>250</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>251</v>
+        <v>200</v>
       </c>
       <c r="P45" s="4">
-        <v>6.04</v>
+        <v>5.96</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>5.88</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="K46" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="I46" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K46" s="4" t="s">
+      <c r="L46" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="M46" s="4" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>255</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>181</v>
+        <v>256</v>
       </c>
       <c r="P46" s="4">
-        <v>5.96</v>
+        <v>4.11</v>
       </c>
       <c r="Q46" s="4">
-        <v>5.88</v>
+        <v>0</v>
       </c>
       <c r="R46" s="4">
-        <v>98.7</v>
+        <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>260</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>261</v>
+        <v>75</v>
       </c>
       <c r="P47" s="4">
-        <v>4.11</v>
+        <v>8.35</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="4" t="s">
+      <c r="L48" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="L48" s="4" t="s">
+      <c r="M48" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="N48" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="M48" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O48" s="4" t="s">
-        <v>267</v>
+        <v>188</v>
       </c>
       <c r="P48" s="4">
-        <v>2.86</v>
+        <v>7.17</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>244</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="P49" s="4">
-        <v>8.35</v>
+        <v>5.37</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="M50" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="I50" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K50" s="4" t="s">
+      <c r="N50" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="L50" s="4" t="s">
+      <c r="O50" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="M50" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P50" s="4">
-        <v>7.17</v>
+        <v>2.86</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K51" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="I51" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K51" s="4" t="s">
+      <c r="L51" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="L51" s="4" t="s">
+      <c r="M51" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="O51" s="4" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
       <c r="P51" s="4">
         <v>6.81</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K52" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="I52" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K52" s="4" t="s">
+      <c r="L52" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="L52" s="4" t="s">
+      <c r="M52" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="O52" s="4" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
       <c r="P52" s="4">
         <v>6.48</v>
       </c>
       <c r="Q52" s="4">
         <v>6.44</v>
       </c>
       <c r="R52" s="4">
         <v>99.26</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
+      <c r="K53" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="I53" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K53" s="4" t="s">
+      <c r="L53" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="L53" s="4" t="s">
+      <c r="M53" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="M53" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N53" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="O53" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="O53" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P53" s="4">
-        <v>5.37</v>
+        <v>10.31</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="7" t="s">
         <v>288</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="11"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="14"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8">
         <v>1858.53</v>