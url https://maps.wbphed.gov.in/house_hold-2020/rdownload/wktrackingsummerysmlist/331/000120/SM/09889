--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,99 +110,99 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Acceptance cum work order for the work of Conducting Route Survey, investigation of existing scheme, Design of distribution Network and Prepartion of DPR to provide FHTC in connection with Augmentation of Agaccha Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Kumarganj</t>
   </si>
   <si>
     <t>ORD/000311/2021-2022</t>
   </si>
   <si>
     <t>2046/BD</t>
   </si>
   <si>
     <t>15/09/2021</t>
   </si>
   <si>
     <t>30/09/2021</t>
   </si>
   <si>
     <t>M/S. SOBHA &amp; CO.</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap connection under Augmentation of Agachha Piped Water Supply Scheme at Kumarganj Block in the District of DakshinDinajpur (Phase - I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>ORD/000042/2022-2023</t>
+  </si>
+  <si>
+    <t>918/BD</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>05/05/2024</t>
+  </si>
+  <si>
+    <t>MAA CHANCHALA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000006/2022-2023</t>
+  </si>
+  <si>
+    <t>830/BD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme under Augmentation for Agacha Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase- I) [Work Order No. 1915/BSSD dt. 01/12/2021 &amp; Tender No. 378 of 2021-2022]</t>
   </si>
   <si>
     <t>VCH/000568/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-147</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>R.P. CHOUDHURY CONSTRUCTION.</t>
-  </si>
-[...34 lines deleted...]
-    <t>MAA CHANCHALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -752,263 +752,263 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.27</v>
+        <v>22.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.61</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>22.55</v>
+        <v>4.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>32.11</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>71.76</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>