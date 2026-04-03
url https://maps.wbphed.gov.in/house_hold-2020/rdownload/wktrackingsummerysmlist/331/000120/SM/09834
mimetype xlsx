--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,71 +294,50 @@
     <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>RTOR000024/2024-2025</t>
   </si>
   <si>
     <t>2318/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Shifting &amp; diversion of 11KV HTOH line from the PHE site at Agacha, PS-Kumarganj</t>
   </si>
   <si>
     <t>BILL/02478/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-572</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection under Augmentation of Agachha Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur (Phase - II)</t>
   </si>
   <si>
     <t>ORD/000043/2022-2023</t>
   </si>
   <si>
     <t>919/BD</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>NARENDRANATH PAUL</t>
   </si>
   <si>
     <t>Laying of Rising Main, Construction of 350 cum capacity OHR with 20m Staging Height Including with Soil Investigation, Repairing of Pump House (H/W site &amp; 2nd TW site), Blower Room, repairing of Boundary Wall for Augmentation of Agachha Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2023-2024</t>
   </si>
@@ -780,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1684,247 +1663,186 @@
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>187.68</v>
+        <v>67.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>67.68</v>
+        <v>170.22</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>326.72</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>