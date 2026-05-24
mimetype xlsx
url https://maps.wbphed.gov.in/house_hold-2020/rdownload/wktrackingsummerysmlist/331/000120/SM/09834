--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -920,54 +920,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>6.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.11</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -979,54 +979,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1038,54 +1038,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>3.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1158,54 +1158,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>7.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1219,54 +1219,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>0.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1280,54 +1280,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>0.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1512,54 +1512,54 @@
       <c r="I13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>9.69</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>49.53</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1687,54 +1687,54 @@
       <c r="I16" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>67.68</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>58.11</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>85.87</v>
       </c>
       <c r="S16" s="4">
         <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1782,54 +1782,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>326.72</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>82.95</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>25.39</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>