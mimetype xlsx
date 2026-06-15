--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,71 @@
     <t>919/BD</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>NARENDRANATH PAUL</t>
   </si>
   <si>
     <t>Laying of Rising Main, Construction of 350 cum capacity OHR with 20m Staging Height Including with Soil Investigation, Repairing of Pump House (H/W site &amp; 2nd TW site), Blower Room, repairing of Boundary Wall for Augmentation of Agachha Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2023-2024</t>
   </si>
   <si>
     <t>1095/BD</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Laying distribution pipe line for Augmentation of Agachha piped water supply scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>ORD/000419/2021-2022</t>
+  </si>
+  <si>
+    <t>72/BD</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>14/02/2024</t>
+  </si>
+  <si>
+    <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1762,87 +1783,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>170.22</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>18</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>187.68</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>177.07</v>
+      </c>
+      <c r="R18" s="4">
+        <v>94.35</v>
+      </c>
+      <c r="S18" s="4">
+        <v>96</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>514.4</v>
+      </c>
+      <c r="P19" s="8">
+        <v>260.02</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>50.55</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>