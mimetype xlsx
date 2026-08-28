--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -77,321 +77,321 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Agachha Piped Water Supply Scheme in Kumarganj Block of Dakshin Dinajpur District.</t>
+  </si>
+  <si>
+    <t>SM/09834</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Laying distribution pipe line for Augmentation of Agachha piped water supply scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer Kumarganj</t>
+  </si>
+  <si>
+    <t>ORD/000419/2021-2022</t>
+  </si>
+  <si>
+    <t>72/BD</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>14/02/2024</t>
+  </si>
+  <si>
+    <t>M/S. ANWESHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Agachha Piped Water Supply Scheme in Kumarganj Block of Dakshin Dinajpur District.</t>
-[...7 lines deleted...]
-  <si>
     <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. I of Agacha Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>ORD/001230/2021-2022</t>
   </si>
   <si>
     <t>550 /MLMD</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>PABITRA MANDAL</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap connection under Augmentation of Agachha Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur (Phase - II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>ORD/000043/2022-2023</t>
+  </si>
+  <si>
+    <t>919/BD</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>NARENDRANATH PAUL</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of AGACHA Water Supply Scheme T/W no.II in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000726/2022-2023</t>
+  </si>
+  <si>
+    <t>2272/MLMD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>15/10/2022</t>
+  </si>
+  <si>
+    <t>KARMAKAR CONSTRICTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of 25 KVA servo motor operated copper wound line voltage stabilizer at pump house no. I of Agachha piped water supply scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001260/2021-2022</t>
+  </si>
+  <si>
+    <t>478 /MLMD</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Supply, delivery and installation of 25 KVA servo motor operated copper wound line voltage stabilizer at pump house no. II of Agacha piped water supply scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001254/2021-2022</t>
   </si>
   <si>
     <t>479 /MLMD</t>
   </si>
   <si>
-    <t>24/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S D.G.B. ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply, delivery and installation of 25 KVA servo motor operated copper wound line voltage stabilizer at pump house no. I of Agachha piped water supply scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
-[...8 lines deleted...]
-    <t>HANNAN BUILDERS PVT. LTD.</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000047/2021-2022</t>
+  </si>
+  <si>
+    <t>346/BD</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000001/2022-2023</t>
+  </si>
+  <si>
+    <t>835/BD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Construction of 350 cum capacity OHR with 20m Staging Height Including with Soil Investigation, Repairing of Pump House (H/W site &amp; 2nd TW site), Blower Room, repairing of Boundary Wall for Augmentation of Agachha Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000097/2023-2024</t>
+  </si>
+  <si>
+    <t>1095/BD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
   </si>
   <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Agachha Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/009294)</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000603/2023-2024</t>
   </si>
   <si>
     <t>2649/MLMD</t>
   </si>
   <si>
-    <t>10/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>M/S. MAYUKH BHADURI</t>
   </si>
   <si>
-    <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of AGACHA Water Supply Scheme T/W no.II in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>KARMAKAR CONSTRICTION</t>
+    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at different locations of Kumarganj and Agachha Piped Water Supply Scheme under Kumarganj Block , Balurghat Division, PHE Dte in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2023-2024</t>
+  </si>
+  <si>
+    <t>1429/BD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-I for the office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-04</t>
   </si>
   <si>
     <t>ORD/000085/2023-2024</t>
   </si>
   <si>
     <t>645/MLMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>RAMCHANDRA BASAK</t>
   </si>
   <si>
     <t>Claim for purchase of fuel for hiring of inspection for different site visit use for Assistant Engineer-I ,Under Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000447/2023-2024</t>
   </si>
   <si>
     <t>645/MLMD.</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>145/BD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
-    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at different locations of Kumarganj and Agachha Piped Water Supply Scheme under Kumarganj Block , Balurghat Division, PHE Dte in the District of Dakshin Dinajpur.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000024/2024-2025</t>
   </si>
   <si>
     <t>2318/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Shifting &amp; diversion of 11KV HTOH line from the PHE site at Agacha, PS-Kumarganj</t>
   </si>
   <si>
     <t>BILL/02478/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-572</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...52 lines deleted...]
-    <t>M/S. ANWESHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -921,966 +921,966 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.19</v>
+        <v>187.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.7</v>
+        <v>177.07</v>
       </c>
       <c r="R3" s="4">
-        <v>92.11</v>
+        <v>94.35</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.1</v>
+        <v>6.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.09</v>
+        <v>5.7</v>
       </c>
       <c r="R4" s="4">
-        <v>99.65</v>
+        <v>92.11</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.1</v>
+        <v>67.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.09</v>
+        <v>58.11</v>
       </c>
       <c r="R5" s="4">
-        <v>99.54</v>
+        <v>85.87</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.27</v>
+        <v>7.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>7.37</v>
+        <v>3.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.37</v>
+        <v>3.09</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>99.54</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.29</v>
+        <v>3.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.28</v>
+        <v>3.09</v>
       </c>
       <c r="R8" s="4">
-        <v>99.69</v>
+        <v>99.65</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.51</v>
+        <v>1.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.65</v>
+        <v>8.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>8.88</v>
+        <v>170.22</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>31.59</v>
+        <v>2.27</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>9.69</v>
       </c>
       <c r="Q13" s="4">
         <v>4.8</v>
       </c>
       <c r="R13" s="4">
         <v>49.53</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>91</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>9.95</v>
+        <v>0.29</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>79</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>4.24</v>
+        <v>0.51</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="P16" s="4">
-        <v>67.68</v>
+        <v>31.59</v>
       </c>
       <c r="Q16" s="4">
-        <v>58.11</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>85.87</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>46</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="P17" s="4">
-        <v>170.22</v>
+        <v>9.95</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>187.68</v>
+        <v>4.24</v>
       </c>
       <c r="Q18" s="4">
-        <v>177.07</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>94.35</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>514.4</v>