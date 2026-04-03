--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,126 +221,108 @@
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>ZEOLITE FRESH INDIA</t>
   </si>
   <si>
     <t>Laying of Rising Main, Repairing of existing 600 Cum capacity OHR with 20m Staging Height, Repairing of Pump House &amp; Blower Room, Installation of IEP, Construction of Boundary Wall, Construction &amp; Restoration of CC Road for Augmentation of Chak Bhrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000225/2022-2023</t>
   </si>
   <si>
     <t>3828/BD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>M/S. S. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying of balance Distribution of pipeline and allied works for Augmentation of Chakbhrigu Piped Water Supply Scheme (Block-Balurghat) under Balurghat Division, PHE Dte in the District of Dakshin Dinajpur.</t>
-[...14 lines deleted...]
-    <t>MOHANTA BUILDERS</t>
+    <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme with Augmentation for Chakvrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase-II).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000167/2022-2023</t>
+  </si>
+  <si>
+    <t>4005/BD</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. I of Chakvrigu Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001228/2021-2022</t>
+  </si>
+  <si>
+    <t>548 /MLMD</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying of distribution system for the proposed Augmentation of Chak Bhrigu water supply scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (2nd Call)</t>
   </si>
   <si>
-    <t>Assistant Engineer RWS</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer HQ 2</t>
   </si>
   <si>
     <t>ORD/000511/2021-2022</t>
   </si>
   <si>
     <t>227/BD</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>09/05/2022</t>
   </si>
   <si>
     <t>BHOLANATH CONSTRUCTION.</t>
-  </si>
-[...34 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1339,305 +1321,248 @@
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>170.25</v>
+        <v>52.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>143.42</v>
+        <v>6.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>52.66</v>
+        <v>143.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>280.02</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>