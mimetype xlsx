--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -245,84 +245,84 @@
   <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme with Augmentation for Chakvrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase-II).</t>
   </si>
   <si>
     <t>Assistant Engineer RWS</t>
   </si>
   <si>
     <t>Junior Engineer 2 HQ</t>
   </si>
   <si>
     <t>ORD/000167/2022-2023</t>
   </si>
   <si>
     <t>4005/BD</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>M/S. SARKAR ENTERPRISE</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying of distribution system for the proposed Augmentation of Chak Bhrigu water supply scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Junior Engineer HQ 2</t>
+  </si>
+  <si>
+    <t>ORD/000511/2021-2022</t>
+  </si>
+  <si>
+    <t>227/BD</t>
+  </si>
+  <si>
+    <t>08/02/2022</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>BHOLANATH CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. I of Chakvrigu Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001228/2021-2022</t>
   </si>
   <si>
     <t>548 /MLMD</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY</t>
-  </si>
-[...19 lines deleted...]
-    <t>BHOLANATH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -872,54 +872,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -931,54 +931,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>3.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1163,54 +1163,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>6.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.33</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1224,54 +1224,54 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>11.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>74.27</v>
       </c>
       <c r="S9" s="4">
         <v>97</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1285,54 +1285,54 @@
       <c r="I10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>33.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>23.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>69.54</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1368,188 +1368,188 @@
         <v>52.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>6.24</v>
+        <v>143.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>143.42</v>
+        <v>6.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>89.33</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>280.02</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>49.68</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>17.74</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>