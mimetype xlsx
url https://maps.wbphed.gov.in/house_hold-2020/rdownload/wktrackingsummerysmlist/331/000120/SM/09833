--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,68 @@
     <t>227/BD</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>09/05/2022</t>
   </si>
   <si>
     <t>BHOLANATH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. I of Chakvrigu Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001228/2021-2022</t>
   </si>
   <si>
     <t>548 /MLMD</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Laying of balance Distribution of pipeline and allied works for Augmentation of Chakbhrigu Piped Water Supply Scheme (Block-Balurghat) under Balurghat Division, PHE Dte in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2025-2026</t>
+  </si>
+  <si>
+    <t>308/BD</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>MOHANTA BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1482,87 +1500,144 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>6.24</v>
       </c>
       <c r="Q13" s="4">
         <v>5.58</v>
       </c>
       <c r="R13" s="4">
         <v>89.33</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>170.25</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>450.26</v>
+      </c>
+      <c r="P15" s="8">
+        <v>49.68</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>11.03</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>