--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,255 +89,258 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Augmentation of Chakvrigu Piped Water Supply Scheme at Balurghat Block, in the District of Dakshin Dinajpur, under Balurghat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/09833</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. II of Chakvrigu Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/001229/2021-2022</t>
+  </si>
+  <si>
+    <t>549 /MLMD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Laying of distribution system for the proposed Augmentation of Chak Bhrigu water supply scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer HQ 2</t>
+  </si>
+  <si>
+    <t>ORD/000511/2021-2022</t>
+  </si>
+  <si>
+    <t>227/BD</t>
+  </si>
+  <si>
+    <t>08/02/2022</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>BHOLANATH CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of 25 KVA servo motor operated copper wound line voltage stabilizer at pump house no. II of Chakvrigu piped water supply scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001263/2021-2022</t>
+  </si>
+  <si>
+    <t>481 /MLMD</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>DEVI ENTERPRISE...</t>
+  </si>
+  <si>
     <t>Supply, delivery and installation of 25 KVA servo motor operated copper wound line voltage stabilizer at pump house no. I of Chakvrigu piped water supply scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001243/2021-2022</t>
   </si>
   <si>
     <t>480 /MLMD</t>
   </si>
   <si>
-    <t>24/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
-    <t>Supply, delivery and installation of 25 KVA servo motor operated copper wound line voltage stabilizer at pump house no. II of Chakvrigu piped water supply scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>Balurghat Division</t>
+    <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. I of Chakvrigu Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001228/2021-2022</t>
+  </si>
+  <si>
+    <t>548 /MLMD</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000046/2021-2022</t>
   </si>
   <si>
     <t>347/BD</t>
   </si>
   <si>
     <t>22/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2022-2023</t>
   </si>
   <si>
     <t>837/BD</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme with Augmentation for Chakvrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase-II).</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000167/2022-2023</t>
+  </si>
+  <si>
+    <t>4005/BD</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Special Repairing and Overhauling of Existing Filter Media for the 02 nos vessel as well as change of MNO2 for Oxidation Chamber i.c.w. better running of IEP in all respect at Chakvrigu Piped Water Supply Scheme in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer Balurghat</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>1878/BD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>ZEOLITE FRESH INDIA</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Repairing of existing 600 Cum capacity OHR with 20m Staging Height, Repairing of Pump House &amp; Blower Room, Installation of IEP, Construction of Boundary Wall, Construction &amp; Restoration of CC Road for Augmentation of Chak Bhrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000225/2022-2023</t>
+  </si>
+  <si>
+    <t>3828/BD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>M/S. S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>08/BD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
-    <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. II of Chakvrigu Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
-[...121 lines deleted...]
-  <si>
     <t>Laying of balance Distribution of pipeline and allied works for Augmentation of Chakbhrigu Piped Water Supply Scheme (Block-Balurghat) under Balurghat Division, PHE Dte in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
     <t>ORD/000044/2025-2026</t>
   </si>
   <si>
     <t>308/BD</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
-    <t>03/06/2026</t>
+    <t>01/09/2026</t>
   </si>
   <si>
     <t>MOHANTA BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -870,739 +873,743 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.1</v>
+        <v>6.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.09</v>
+        <v>5.57</v>
       </c>
       <c r="R3" s="4">
-        <v>99.52</v>
+        <v>90.33</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.11</v>
+        <v>143.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.09</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.63</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.01</v>
+        <v>3.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>7.22</v>
+        <v>3.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>10.38</v>
+        <v>6.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>89.33</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>6.17</v>
+        <v>2.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.57</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>90.33</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.86</v>
+        <v>7.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.81</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>74.27</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>33.85</v>
+        <v>52.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>23.54</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>69.54</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>52.66</v>
+        <v>11.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>74.27</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>143.42</v>
+        <v>33.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>23.54</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>69.54</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="P13" s="4">
-        <v>6.24</v>
+        <v>10.38</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.58</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>89.33</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>90</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>170.25</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>450.26</v>
       </c>
       <c r="P15" s="8">
         <v>49.68</v>
       </c>
       <c r="Q15" s="8">
         <v>11.03</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>