--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -242,51 +242,51 @@
   <si>
     <t>RTOR000023/2024-2025</t>
   </si>
   <si>
     <t>2319/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Laying of Rising Main, Construction of 400 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Repairing of Pump House (H/W site &amp; 2nd TW site) and construction of Boundary Wall for Augmentation of KUMARGANJ Piped Water Supply Scheme at Kumaragnj Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>ORD/000077/2023-2024</t>
   </si>
   <si>
     <t>887/BD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
-    <t>31/12/2025</t>
+    <t>01/05/2026</t>
   </si>
   <si>
     <t>MOHANTA BUILDERS</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying distribution pipe line for Augmentation of Kumarganj piped water supply scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte</t>
   </si>
   <si>
     <t>ORD/000418/2021-2022</t>
   </si>
   <si>
     <t>73/BD</t>
   </si>
   <si>
     <t>11/01/2022</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR PAUL</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection under Augmentation of Kumarganj Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur (Phase - II).</t>
   </si>