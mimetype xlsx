--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,71 @@
     <t>11/01/2022</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR PAUL</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap connection under Augmentation of Kumarganj Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur (Phase - II).</t>
   </si>
   <si>
     <t>ORD/000166/2022-2023</t>
   </si>
   <si>
     <t>2933/BD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>2095/BD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>BIPUL SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -875,54 +896,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>6.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.11</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -936,54 +957,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.87</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1225,54 +1246,54 @@
       <c r="I9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>9.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>49.53</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1284,54 +1305,54 @@
         <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>1.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1402,54 +1423,54 @@
       <c r="I12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>148.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>17.09</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>11.47</v>
       </c>
       <c r="S12" s="4">
         <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1463,54 +1484,54 @@
       <c r="I13" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>179.77</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>170.29</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.73</v>
       </c>
       <c r="S13" s="4">
         <v>96</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1524,101 +1545,162 @@
       <c r="I14" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>77.7</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>71.5</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>92.02</v>
       </c>
       <c r="S14" s="4">
         <v>56</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5.17</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="R15" s="4">
+        <v>93.81</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>490.21</v>
+      </c>
+      <c r="P16" s="8">
+        <v>284.9</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>58.12</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>