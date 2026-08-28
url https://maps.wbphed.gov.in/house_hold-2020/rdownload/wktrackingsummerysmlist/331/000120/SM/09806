--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -134,219 +134,219 @@
   <si>
     <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of KUMARGANJ Water Supply Scheme T/W no.I in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000961/2022-2023</t>
   </si>
   <si>
     <t>2947/MLMD</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
   <si>
     <t>26/02/2023</t>
   </si>
   <si>
     <t>DEVI ENTERPRISE...</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying distribution pipe line for Augmentation of Kumarganj piped water supply scheme at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer Kumarganj</t>
+  </si>
+  <si>
+    <t>ORD/000418/2021-2022</t>
+  </si>
+  <si>
+    <t>73/BD</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR PAUL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000048/2021-2022</t>
   </si>
   <si>
     <t>345/BD</t>
   </si>
   <si>
     <t>22/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2022-2023</t>
   </si>
   <si>
     <t>838/BD</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
+    <t>Laying of Rising Main, Construction of 400 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Repairing of Pump House (H/W site &amp; 2nd TW site) and construction of Boundary Wall for Augmentation of KUMARGANJ Piped Water Supply Scheme at Kumaragnj Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>ORD/000077/2023-2024</t>
+  </si>
+  <si>
+    <t>887/BD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>MOHANTA BUILDERS</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection under Augmentation of Kumarganj Piped Water Supply Scheme at Kumarganj Block in the District of Dakshin Dinajpur (Phase - II).</t>
+  </si>
+  <si>
+    <t>ORD/000166/2022-2023</t>
+  </si>
+  <si>
+    <t>2933/BD</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at different locations of Kumarganj and Agachha Piped Water Supply Scheme under Kumarganj Block , Balurghat Division, PHE Dte in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2023-2024</t>
+  </si>
+  <si>
+    <t>1429/BD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
+  </si>
+  <si>
     <t>RTOR000014/2023-2024</t>
   </si>
   <si>
     <t>574/BD</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>RTOR000012/2023-2024</t>
   </si>
   <si>
     <t>144/BD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
-    <t>Laying of distribution pipeline by trenchless method using Horizontal Direct Drilling (HDD) machine at different locations of Kumarganj and Agachha Piped Water Supply Scheme under Kumarganj Block , Balurghat Division, PHE Dte in the District of Dakshin Dinajpur.</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply, Installation &amp; Commissioning of electro-mechanical components at T/W No-I of Kumarganj W/S Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002627/2023-2024</t>
   </si>
   <si>
     <t>1050/MLMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>D.R. ENTERPRISE.</t>
   </si>
   <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>2095/BD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>BIPUL SARKAR</t>
+  </si>
+  <si>
     <t>RTOR000023/2024-2025</t>
   </si>
   <si>
     <t>2319/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
-  </si>
-[...76 lines deleted...]
-    <t>BIPUL SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,670 +993,670 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.08</v>
+        <v>179.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>170.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.73</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>10.77</v>
+        <v>8.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>3.34</v>
+        <v>10.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>16.05</v>
+        <v>148.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>11.47</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>77.7</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>71.5</v>
+      </c>
+      <c r="R9" s="4">
+        <v>92.02</v>
+      </c>
+      <c r="S9" s="4">
         <v>56</v>
-      </c>
-[...25 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>1.7</v>
+        <v>9.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.7</v>
+        <v>4.8</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>49.53</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>12.06</v>
+        <v>3.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="P12" s="4">
-        <v>148.99</v>
+        <v>16.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>17.09</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>11.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>179.77</v>
+        <v>1.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>170.29</v>
+        <v>1.7</v>
       </c>
       <c r="R13" s="4">
-        <v>94.73</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>77.7</v>
+        <v>5.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>71.5</v>
+        <v>4.85</v>
       </c>
       <c r="R14" s="4">
-        <v>92.02</v>
+        <v>93.81</v>
       </c>
       <c r="S14" s="4">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="P15" s="4">
-        <v>5.17</v>
+        <v>12.06</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>93.81</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>490.21</v>