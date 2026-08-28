--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,233 +89,254 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Augmentation of Bansihari Piped Water Supply Scheme at Bansihari Block, in the District of Dakshin Dinajpur, under Balurghat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/09797</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Claim for purchase of fuel for different site visit under Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>ORD/001611/2021-2022</t>
+  </si>
+  <si>
+    <t>1808/ MLMD</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>SHAKTI FILLING STATION</t>
+  </si>
+  <si>
+    <t>claim for purchase of fuel for different site visigiet under Malda Mechanical Division, P.H.E. Dte.,</t>
+  </si>
+  <si>
+    <t>ORD/001486/2021-2022</t>
+  </si>
+  <si>
+    <t>1808/MLMD</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Laying distribution pipe line for Augmentation of Bansihari piped water supply scheme at Bansihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000420/2021-2022</t>
+  </si>
+  <si>
+    <t>74/BD</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. I of Banshihari Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>ORD/001226/2021-2022</t>
   </si>
   <si>
     <t>546 /MLMD</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>MANIK CHANDRA SAHA</t>
   </si>
   <si>
     <t>Modification &amp; upgradation of electro-mechanical installation work at Pump House No. II of Banshihari Water Supply Scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001227/2021-2022</t>
   </si>
   <si>
     <t>547 /MLMD</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap connection under Augmentation of Banshihari Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur (Phase - II).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000033/2022-2023</t>
+  </si>
+  <si>
+    <t>854/BD</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>26/06/2022</t>
+  </si>
+  <si>
+    <t>USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply, delivery and installation of 20 KVA servo motor operated copper wound line voltage stabilizer at pump house no. I of Bansihari piped water supply scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001266/2021-2022</t>
   </si>
   <si>
     <t>476 /MLMD</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>23/04/2022</t>
   </si>
   <si>
     <t>JOYSHREE CONCERN</t>
   </si>
   <si>
     <t>Supply, delivery and installation of 20 KVA servo motor operated copper wound line voltage stabilizer at pump house no. II of Banshihari piped water supply scheme in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001268/2021-2022</t>
   </si>
   <si>
     <t>477 /MLMD</t>
   </si>
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...64 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Laying of HDPE pipe for water supply system by trenchless method using Horizontal Direct Drilling (HDD) method at different road crossing and congested areas on PWD road from Mollapara to Mahugram brick field under Augmentation of Banshihari Piped Water Supply Scheme at Banshihari Block under Balurghat Division, PHE Dte in the district of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000128/2022-2023</t>
   </si>
   <si>
     <t>1774/HQ/BD</t>
   </si>
   <si>
     <t>30/08/2022</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
-    <t>claim for purchase of fuel for different site visigiet under Malda Mechanical Division, P.H.E. Dte.,</t>
-[...10 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2021-2022</t>
   </si>
   <si>
     <t>343/BD</t>
   </si>
   <si>
     <t>22/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2022-2023</t>
   </si>
   <si>
     <t>836/BD</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
+    <t>Construction of 350 Cum Capacity OHR with 20mtr. Staging height, including with Soil Investigation for Augmentation of Banshihari piped water supply scheme at Banshihari Block in the District of Dakshin Dinajpur, under Balurghat Division, PHE Dte. in the district of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000224/2022-2023</t>
+  </si>
+  <si>
+    <t>3816/BD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>MATIUR RAHAMAN</t>
+  </si>
+  <si>
     <t>Repairing and Renovation of 2nd TW site Pump house at Banshihari PWSS of Banshihari Block under Balurghat Division, PHE Dte. In the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>Junior Engineer 1 Sadar</t>
   </si>
   <si>
     <t>ORD/000191/2022-2023</t>
   </si>
   <si>
     <t>3515/BD</t>
   </si>
   <si>
     <t>04/03/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>MOTAHAR HOSSAIN</t>
   </si>
   <si>
     <t>Repairing and Renovation of Head Work site Pump house at Banshihari PWSS of Banshihari Block under Balurghat Division, PHE Dte. In the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer RWS,Assistant Engineer Sadar</t>
@@ -345,71 +366,50 @@
     <t>Junior Engineer-04</t>
   </si>
   <si>
     <t>ORD/001544/2023-2024</t>
   </si>
   <si>
     <t>1145/MLMD</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>RAMCHANDRA BASAK</t>
   </si>
   <si>
     <t>RTOR000021/2024-2025</t>
   </si>
   <si>
     <t>2314/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>MATIUR RAHAMAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -956,550 +956,550 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>6.04</v>
+        <v>0.91</v>
       </c>
       <c r="Q3" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="R3" s="4">
+        <v>100</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>6.03</v>
+        <v>1.77</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.74</v>
+        <v>150.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>141.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.76</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.74</v>
+        <v>6.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.55</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.91</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>150.48</v>
+        <v>6.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>89.9</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>43.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>35.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.34</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.91</v>
+        <v>2.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.81</v>
+        <v>2.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.85</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.77</v>
+        <v>4.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
@@ -1512,51 +1512,51 @@
         <v>1.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
@@ -1569,367 +1569,367 @@
         <v>6.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>2.67</v>
+        <v>144.62</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>68.34</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>47.26</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>2.58</v>
+        <v>2.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>82.02</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>0.86</v>
+        <v>2.58</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>71.81</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>109</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>82</v>
+        <v>114</v>
       </c>
       <c r="P17" s="4">
-        <v>7.69</v>
+        <v>0.86</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="P18" s="4">
-        <v>144.62</v>
+        <v>7.69</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>385.67</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>271.65</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>70.44</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>