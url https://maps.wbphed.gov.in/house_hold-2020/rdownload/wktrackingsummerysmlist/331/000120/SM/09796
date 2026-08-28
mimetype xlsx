--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,246 +113,246 @@
   <si>
     <t>Acceptance cum work order for the work of Providing Functional Tap connection for School/ AWC/ Health Centre/ Madrasa under Various Piped Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur. (Part II)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000350/2021-2022</t>
   </si>
   <si>
     <t>1928/BSSD</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>08/01/2022</t>
   </si>
   <si>
     <t>AJANTA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for the work of Providing Functional Tap connection for School/ AWC/ Health Centre/ Madrasa under Various Piped Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur. (Part I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000349/2021-2022</t>
+  </si>
+  <si>
+    <t>1927/BSSD</t>
+  </si>
+  <si>
+    <t>26/12/2021</t>
+  </si>
+  <si>
+    <t>RADHARANI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection work by Retrofitting of Zone- I of Tapan Western Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Tapan`</t>
+  </si>
+  <si>
+    <t>ORD/000154/2022-2023</t>
+  </si>
+  <si>
+    <t>2850/BD</t>
+  </si>
+  <si>
+    <t>02/01/2023</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>PACIFIC ENGINEERS' CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection work by Retrofitting of Zone- IV at Tapan Western Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2022-2023</t>
+  </si>
+  <si>
+    <t>2851/BD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection work by Retrofitting of Zone- V at Tapan Western Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ,Junior Engineer 3 HQ,Junior Engineer 3 Sub Division,Junior Engineer Tapan</t>
+  </si>
+  <si>
+    <t>ORD/000152/2022-2023</t>
+  </si>
+  <si>
+    <t>2852/BD</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap connection work by Retrofitting of Zone- VI at Tapan Western Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000153/2022-2023</t>
+  </si>
+  <si>
+    <t>2849/BD</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline (for drinking water purpose) by using Horizontal Direct Drilling (HDD) method at different location on Tapan Kardaha Road &amp; Kardaha Vikahar Road under Zone- IV of Tapan Sub Surface based Piped Water Supply Scheme at Tapan Block in the district of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2022-2023</t>
+  </si>
+  <si>
+    <t>3290/BD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>11/03/2023</t>
+  </si>
+  <si>
+    <t>SAJEDUR RAHAMAN</t>
+  </si>
+  <si>
     <t>Construction of approach road from main road to H/W site (outside portion) and allied work for 05 nos Zones of Tapan Western sector under Sub Surface Based Piped Water Supply Scheme in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1 HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000189/2022-2023</t>
   </si>
   <si>
     <t>3516/BD</t>
   </si>
   <si>
     <t>04/03/2023</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>J. CHATTERJEEE &amp; CO.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for the work of Providing Functional Tap connection for School/ AWC/ Health Centre/ Madrasa under Various Piped Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur. (Part I)</t>
-[...14 lines deleted...]
-    <t>RADHARANI ENTERPRISE.</t>
+    <t>Providing Functional House Hold Tap connection work by Retrofitting of Zone- II at Tapan Western Sector under Sub Surface Based Piped Water Supply Scheme at Tapan Block in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2022-2023</t>
+  </si>
+  <si>
+    <t>2864/BD</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>MAA KAMAKKHA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Support Structure with placing of GI pipe at various Khari crossing and Culvert Crossing of Distribution Pipeline of different place under Zone-I of Tapan Western Sector under Tapan Sub-Surface water based Piped Water Supply Scheme in the district of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000199/2022-2023</t>
+  </si>
+  <si>
+    <t>3521/BD</t>
+  </si>
+  <si>
+    <t>M/S. SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - IV under Tapan Western Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2023-2024</t>
+  </si>
+  <si>
+    <t>893/BD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>M/S. BANI CONSTRUCTIUON</t>
+  </si>
+  <si>
+    <t>Face lifting related works of Head Works Site compound for Zone - VI under Tapan Western Sector of Sub-Surface Based Piped Water Supply Scheme, in the District of Dakshin Dinajpur, under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2023-2024</t>
+  </si>
+  <si>
+    <t>1247/BD</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>MAA CHANCHALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000083/2022-2023</t>
   </si>
   <si>
     <t>3537/BD</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...142 lines deleted...]
-    <t>MAA KAMAKKHA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,814 +904,814 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.92</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>23</v>
+        <v>4.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.33</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.79</v>
+        <v>26.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.86</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>40.35</v>
+        <v>61.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49.27</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>26.55</v>
+        <v>74.44</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.49</v>
+        <v>62.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>58.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.62</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.48</v>
+        <v>4.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.55</v>
+        <v>23</v>
       </c>
       <c r="Q10" s="4">
+        <v>22.25</v>
+      </c>
+      <c r="R10" s="4">
+        <v>96.73</v>
+      </c>
+      <c r="S10" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>4.52</v>
+        <v>63.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>57.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>90.26</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>61.1</v>
+        <v>12.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.58</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>84.81</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>74.44</v>
+        <v>4.55</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>76.82</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>62.77</v>
+        <v>4.52</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>77.17</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>63.68</v>
+        <v>40.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>387.58</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>222.78</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>57.48</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>