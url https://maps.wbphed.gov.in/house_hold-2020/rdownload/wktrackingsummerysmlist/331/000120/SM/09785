--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,78 +110,78 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Acceptance cum work order for the work of Conducting Route Survey, investigation of existing scheme, Design of distribution Network and Prepartion of DPR to provide FHTC in connection with Augmentation of Chakvrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Balurghat</t>
   </si>
   <si>
     <t>ORD/000320/2021-2022</t>
   </si>
   <si>
     <t>2064/BD</t>
   </si>
   <si>
     <t>17/09/2021</t>
   </si>
   <si>
     <t>02/10/2021</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000008/2022-2023</t>
+  </si>
+  <si>
+    <t>832/BD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme under Augmentation for Chakvrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase- I) [Work Order No. 1920/BSSD Dated :- 01/12/2021 &amp; Tender No. 375 of 2021-2022]</t>
   </si>
   <si>
     <t>VCH/000161/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-24</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme with Augmentation for Chakvrigu Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase-II).</t>
   </si>
   <si>
     <t>Assistant Engineer RWS</t>
   </si>
   <si>
     <t>Junior Engineer 2 HQ</t>
   </si>
   <si>
     <t>ORD/000167/2022-2023</t>
   </si>
   <si>
     <t>4005/BD</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>M/S. SARKAR ENTERPRISE</t>
   </si>
@@ -755,105 +755,105 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>80.8</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>4.18</v>
+        <v>3.36</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -866,51 +866,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>3.36</v>
+        <v>4.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -964,54 +964,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>63.02</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>