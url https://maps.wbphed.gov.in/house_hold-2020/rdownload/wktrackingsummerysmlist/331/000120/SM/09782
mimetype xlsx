--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,93 +89,93 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part) Under Jal Swapna Programme and Prepartion of DPR in connection with Auggumentation for Dhiltail Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Divisi</t>
   </si>
   <si>
     <t>SM/09782</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum work order for the work of Conducting Route Survey, investigation of existing scheme, Design of distribution Network and Prepartion of DPR to provide FHTC in connection with Augmentation of Dhiltail Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000307/2021-2022</t>
+  </si>
+  <si>
+    <t>2040/BD</t>
+  </si>
+  <si>
+    <t>15/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection in connection with Retrofitting for Dhiltail Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Sadar</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000028/2023-2024</t>
   </si>
   <si>
     <t>371/BD</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>06/07/2023</t>
   </si>
   <si>
     <t>LOKNATH ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -724,60 +724,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.86</v>
+        <v>2.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -785,91 +785,91 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.86</v>
+        <v>21.86</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>24.72</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>2.83</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>11.45</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>