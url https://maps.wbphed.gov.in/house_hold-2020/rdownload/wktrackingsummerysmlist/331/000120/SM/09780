--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,120 +89,120 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (part)Under Jal Swapna Programme and Prepartion of DPR in connection with Augmentation for K.D Trimohini Piped Water Supply Scheme Zone II at Hili Block in the District of Dakshin Dinajpur under Balurghat</t>
   </si>
   <si>
     <t>SM/09780</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum work order for the work of Providing Functional House Hold Tap Connection Under Jal Swapna Programme under Augmentation for K. D. Trimohini Zone II Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase- I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer Hili</t>
+  </si>
+  <si>
+    <t>ORD/000339/2021-2022</t>
+  </si>
+  <si>
+    <t>1919/BSSD</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>26/12/2021</t>
+  </si>
+  <si>
+    <t>APURBA KUMAR SARKAR</t>
+  </si>
+  <si>
     <t>Conducting Route Survey, investigation of existing scheme, Design of distribution Network and Prepartion of DPR to provide FHTC in connection with Augmentation of K.D Trimohini Piped Water Supply Scheme (Zone - II) at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer Hili</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000537/2021-2022</t>
   </si>
   <si>
     <t>549/RWS</t>
   </si>
   <si>
     <t>03/12/2021</t>
   </si>
   <si>
     <t>18/12/2021</t>
   </si>
   <si>
     <t>M/S. SOBHA &amp; CO.</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme under Augmentation for K. D. Trimohini Zone II Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase- I) [Work Order No. 1919/BSSD Dated :- 01/12/2021 &amp; Tender No. 414 of 2021-2022]</t>
   </si>
   <si>
     <t>VCH/000163/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-21</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
-    <t>APURBA KUMAR SARKAR</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection in connection with Retrofitting for K.D. Trimohini Zone-II Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RWS</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000252/2022-2023</t>
   </si>
   <si>
     <t>3942/BD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>SAPTADIP CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/12/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,290 +729,290 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.31</v>
+        <v>4.85</v>
       </c>
       <c r="Q3" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="R3" s="4">
+        <v>19.37</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.52</v>
+        <v>4.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>50.3</v>
+        <v>3.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.85</v>
+        <v>50.3</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>62.97</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>5.25</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>8.34</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>