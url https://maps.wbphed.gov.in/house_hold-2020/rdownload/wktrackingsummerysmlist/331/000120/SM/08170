--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,132 +89,132 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna programme for Kalikamora Zone - II Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur (PHASE - II)</t>
   </si>
   <si>
     <t>SM/08170</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal work order for the work of Providing Functional House Hold Tap Connection Under Jal Swapna Programme for Kalikamora Zone II Piped Water Supply Scheme at Kushmundi Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ,Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000185/2020-2021</t>
+  </si>
+  <si>
+    <t>507/BD</t>
+  </si>
+  <si>
+    <t>25/02/2021</t>
+  </si>
+  <si>
+    <t>26/04/2021</t>
+  </si>
+  <si>
+    <t>DURJOY MITRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for the work of Providing Functional House Hold Tap Connection Under Jal Swapna Programme for Kalikamora Zone II Piped Water Supply Scheme at Kushmundi Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. (Phase - II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ,Junior Engineer 3 Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000272/2021-2022</t>
+  </si>
+  <si>
+    <t>2603/BD</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000033/2021-2022</t>
+  </si>
+  <si>
+    <t>2965/BD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for the work of Collection of Functional House Hold Tap Connection details in prescribed format under Jal Swapna Programme including uploading in IMIS website for DOMRAN &amp; NAWAPARA and any other piped water supply scheme in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1 HQ,Junior Engineer 3 Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000458/2021-2022</t>
   </si>
   <si>
     <t>2169/BSSD</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>MOHANTA BUILDERS</t>
   </si>
   <si>
-    <t>Formal work order for the work of Providing Functional House Hold Tap Connection Under Jal Swapna Programme for Kalikamora Zone II Piped Water Supply Scheme at Kushmundi Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>RTOR000042/2021-2022</t>
   </si>
   <si>
     <t>203/BD</t>
   </si>
   <si>
     <t>02/02/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>MANAS KUMAR SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,119 +761,119 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.11</v>
+        <v>57.09</v>
       </c>
       <c r="Q3" s="4">
+        <v>2.03</v>
+      </c>
+      <c r="R3" s="4">
+        <v>3.56</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>57.09</v>
+        <v>80.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>64.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.33</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -914,170 +914,170 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>8.24</v>
+        <v>1.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>59.66</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>80.63</v>
+        <v>8.24</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>149.25</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>67.46</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>45.2</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>