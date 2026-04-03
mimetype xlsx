--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -716,54 +716,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.76</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>96.66</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -807,54 +807,54 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>16.06</v>
       </c>
       <c r="P5" s="8">
-        <v>4.76</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="8">
-        <v>29.64</v>
+        <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>