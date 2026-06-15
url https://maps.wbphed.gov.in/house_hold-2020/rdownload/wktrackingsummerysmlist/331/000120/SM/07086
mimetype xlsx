--- v1 (2026-04-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -123,50 +123,71 @@
     <t>2495/BD</t>
   </si>
   <si>
     <t>02/11/2021</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>R.P. CHOUDHURY CONSTRUCTION.</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme for GOALGAON Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. [Work Order No. 1587/BD Dated :- 16/10/2020 &amp; Tender No. 158 of 2020-2021]</t>
   </si>
   <si>
     <t>VCH/000179/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-12</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>CHIRANJIB DAS</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing Functional House Hold Tap Connection Under Jal Swapna Programme for GOALGAON Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000024/2020-2021</t>
+  </si>
+  <si>
+    <t>1587/BD</t>
+  </si>
+  <si>
+    <t>16/10/2020</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -555,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -716,54 +737,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.66</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -787,87 +808,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>11.14</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P5" s="4">
+        <v>85.42</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>125.77</v>
+      </c>
+      <c r="R5" s="4">
+        <v>147.24</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>101.48</v>
+      </c>
+      <c r="P6" s="8">
+        <v>130.54</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>128.63</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>