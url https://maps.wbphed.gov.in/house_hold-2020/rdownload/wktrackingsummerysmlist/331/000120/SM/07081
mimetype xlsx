--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,81 +89,81 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme for Dangram Piped Water Supply Scheme at Harirampur Block</t>
   </si>
   <si>
     <t>SM/07081</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal work order for the work of Providing Functional House Hold Tap Connection Under Jal Swapna Programme for DANGRAM Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000023/2020-2021</t>
+  </si>
+  <si>
+    <t>1588/BD</t>
+  </si>
+  <si>
+    <t>16/10/2020</t>
+  </si>
+  <si>
+    <t>30/11/2020</t>
+  </si>
+  <si>
+    <t>DIPESH BHOWMIK</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection Under Jal Swapna Programme for DANGRAM Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte. [Work Order No. 1588/BD dt. 16/10/2020 &amp; Tender No. 102 of 2020-2021]</t>
   </si>
   <si>
     <t>VCH/000504/2021-2022</t>
   </si>
   <si>
     <t>8443/55</t>
   </si>
   <si>
     <t>29/03/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t>30/11/2020</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -691,167 +691,167 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>19.46</v>
+        <v>83.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>96.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>115.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>83.94</v>
+        <v>19.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>41.63</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>49.59</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>103.4</v>
       </c>
       <c r="P5" s="8">
-        <v>41.63</v>
+        <v>96.81</v>
       </c>
       <c r="Q5" s="8">
-        <v>40.26</v>
+        <v>93.62</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>