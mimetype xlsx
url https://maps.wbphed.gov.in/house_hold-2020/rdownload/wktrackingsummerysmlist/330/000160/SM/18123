--- v0 (2026-03-18)
+++ v1 (2026-08-28)
@@ -170,75 +170,75 @@
   <si>
     <t>2815/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>13/11/2028</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Gunabari Water Supply Schemes at Islampur Block in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016626)</t>
   </si>
   <si>
     <t>ORD/000761/2023-2024</t>
   </si>
   <si>
     <t>2814/MLMD</t>
   </si>
   <si>
     <t>AMITAVA CHAKRABORTY</t>
   </si>
   <si>
+    <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Gutin and adjacent Water Supply Schemes at Hemtabad Block in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016626)</t>
+  </si>
+  <si>
+    <t>ORD/000748/2023-2024</t>
+  </si>
+  <si>
+    <t>2813/MLMD</t>
+  </si>
+  <si>
+    <t>M/S. KUNDU CONSTRACTION</t>
+  </si>
+  <si>
     <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Barua and adjacent Water Supply Schemes at Raiganj Block in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016626)</t>
   </si>
   <si>
     <t>ORD/001832/2023-2024</t>
   </si>
   <si>
     <t>3630/MLMD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>19/02/2029</t>
-  </si>
-[...10 lines deleted...]
-    <t>M/S. KUNDU CONSTRACTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1066,170 +1066,170 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>44.19</v>
+        <v>20.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>38.65</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>20.9</v>
+        <v>44.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>204.16</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>8.08</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>3.96</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>