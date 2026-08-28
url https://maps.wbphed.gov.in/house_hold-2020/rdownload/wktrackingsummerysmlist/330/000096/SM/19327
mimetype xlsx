--- v0 (2026-06-23)
+++ v1 (2026-08-28)
@@ -89,228 +89,228 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source by testing of all parameter and upload data into PHED Dash Board and Maintenance of all loaboratory for smooth running of different 5 Nos. Labs under Raiganj Di</t>
   </si>
   <si>
     <t>SM/19327</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload data into PHED Dash Board and maintenance for 01(One) Nos. Sub-District Laboratories at Itahar under Raiganj Division, P.H.E. Dte. For 4(Four) Months( Effective from 01.04.2024 to 31.07.2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000003/2024-2025</t>
+  </si>
+  <si>
+    <t>1164/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/04/2024</t>
+  </si>
+  <si>
+    <t>04/08/2024</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
+    <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload Data into PHED Dash Board and maintenance of Islampur Sub-District Laboratory, Islampur under Raiganj Division, P.H.E. Dte. for For 2(Two) Months( Effective from 01.08.2024 to 30.09.2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000686/2024-2025</t>
+  </si>
+  <si>
+    <t>2298/RD/PHE</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source by testing of all parameter and upload data into PHED Dash Board and maintenance of District Laboratory at Karnajora under Raiganj Division, P.H.E. Dte. (period from 01/10/2024 to 31/03/2025)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>ORD/000093/2024-2025</t>
+  </si>
+  <si>
+    <t>2926/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source by testing of all parameter and upload data into PHED Dash Board and maintenance for 01 (One) Nos. Sub-District Laboratories of Goalpukhur Sub-District Laboratory, Goalpokhur under Raiganj Division, P.H.E. Dte. (period from 01/10/2024 to 31/03/2025)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>ORD/000094/2024-2025</t>
+  </si>
+  <si>
+    <t>2927/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source by testing of all parameter and upload Data into PHED Dash Board and maintenance of Islampur Sub-District Laboratory, Islampur under Raiganj Division, P.H.E. Dte. (period from 01/10/2024 to 31/03/2025)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000693/2024-2025</t>
+  </si>
+  <si>
+    <t>2929/RD/PHE</t>
+  </si>
+  <si>
+    <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload data into PHED Dash Board and maintenance of Laboratory of District Laboratory at Karnajora under Raiganj Division, P.H.E. Dte. For 4(Four) Months( Effective from 01.04.2024 to 31.07.2024).</t>
+  </si>
+  <si>
+    <t>ORD/000816/2024-2025</t>
+  </si>
+  <si>
+    <t>1162/RD/PHE</t>
+  </si>
+  <si>
+    <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload Data into PHED Dash Board and maintenance of Hemtabad Sub-District Laboratory, Hemtabad under Raiganj Division, P.H.E. Dte. For 2(Two) Months( Effective from 01.08.2024 to 30.09.2024).</t>
+  </si>
+  <si>
+    <t>ORD/000689/2024-2025</t>
+  </si>
+  <si>
+    <t>2299/RD/PHE</t>
+  </si>
+  <si>
+    <t>Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source by testing of all parameter and upload data into PHED Dash Board and maintenance for 01 (One) Nos. Sub-District Laboratories of Itahar Sub-District Laboratory, Itahar under Raiganj Division, P.H.E. Dte. (period from 01/10/2024 to 31/03/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000692/2024-2025</t>
+  </si>
+  <si>
+    <t>2928/RD/PHE</t>
+  </si>
+  <si>
+    <t>Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source by testing of all parameter and upload Data into PHED Dash Board and maintenance of Hemtabad Sub-District Laboratory, Hemtabad under Raiganj Division, P.H.E. Dte. (period from 01/10/2024 to 31/03/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000694/2024-2025</t>
+  </si>
+  <si>
+    <t>2930/RD/PHE</t>
+  </si>
+  <si>
     <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload data into PHED Dash Board and maintenance for 01(One) Nos. Sub-District Laboratories at Goalpukhur under Raiganj Division, P.H.E. Dte. For 2(Two) Months( Effective from 01.08.2024 to 30.09.2024).</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD</t>
   </si>
   <si>
-    <t>Junior Engineer, ISD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000097/2024-2025</t>
   </si>
   <si>
     <t>2296/RD/PHE</t>
   </si>
   <si>
-    <t>31/07/2024</t>
-[...5 lines deleted...]
-    <t>DULAL MAJUMDER</t>
+    <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload Data into PHED Dash Board and maintenance of Islampur Sub-District Laboratory, Islampur under Raiganj Division, P.H.E. Dte. for For 4(Four) Months( Effective from 01.04.2024 to 31.07.2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000004/2024-2025</t>
+  </si>
+  <si>
+    <t>1181/RD/PHE</t>
+  </si>
+  <si>
+    <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload Data into PHED Dash Board and maintenance of Hemtabad Sub-District Laboratory, Hemtabad under Raiganj Division, P.H.E. Dte. For 4(Four) Months( Effective from 01.04.2024 to 31.07.2024).</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>1182/RD/PHE</t>
   </si>
   <si>
     <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload data into PHED Dash Board and maintenance of Laboratory of District Laboratory at Karnajora under Raiganj Division, P.H.E. Dte. For 2(two) Months (Effective from 01.08.2024 to 30.09.2024).</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD</t>
   </si>
   <si>
-    <t>Junior Engineer, RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000096/2024-2025</t>
   </si>
   <si>
     <t>2295/RD/PHE</t>
   </si>
   <si>
-    <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload data into PHED Dash Board and maintenance for 01(One) Nos. Sub-District Laboratories at Itahar under Raiganj Division, P.H.E. Dte. For 4(Four) Months( Effective from 01.04.2024 to 31.07.2024).</t>
-[...25 lines deleted...]
-  <si>
     <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload data into PHED Dash Board and maintenance for 01(One) Nos. Sub-District Laboratories at Goalpukhur under Raiganj Division, P.H.E. Dte. For 4(Four) Months( Effective from 01.04.2024 to 31.07.2024).</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000002/2024-2025</t>
   </si>
   <si>
     <t>1163/RD/PHE</t>
-  </si>
-[...100 lines deleted...]
-    <t>2930/RD/PHE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -859,847 +859,847 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.33</v>
+        <v>2.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.33</v>
+        <v>2.66</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>2.18</v>
+        <v>1.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.18</v>
+        <v>1.33</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>2.66</v>
+        <v>8.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.66</v>
+        <v>8.22</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>2.66</v>
+        <v>5.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.66</v>
+        <v>4.36</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>83.64</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>2.66</v>
+        <v>4.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.66</v>
+        <v>4.36</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>2.66</v>
+        <v>4.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.66</v>
+        <v>4.35</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>5.21</v>
+        <v>1.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.36</v>
+        <v>1.33</v>
       </c>
       <c r="R9" s="4">
-        <v>83.64</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>8.22</v>
+        <v>4.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.22</v>
+        <v>4.36</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>1.33</v>
+        <v>4.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.33</v>
+        <v>4.36</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>4.36</v>
+        <v>1.33</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.36</v>
+        <v>1.33</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M13" s="4" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>4.35</v>
+        <v>2.66</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.35</v>
+        <v>2.66</v>
       </c>
       <c r="R13" s="4">
         <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>1.33</v>
+        <v>2.66</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.33</v>
+        <v>2.66</v>
       </c>
       <c r="R14" s="4">
         <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>4.36</v>
+        <v>2.18</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.36</v>
+        <v>2.18</v>
       </c>
       <c r="R15" s="4">
         <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>4.36</v>
+        <v>2.66</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.36</v>
+        <v>2.66</v>
       </c>
       <c r="R16" s="4">
         <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>