--- v0 (2026-01-12)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -93,50 +93,53 @@
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>On-Site assessment with sample collection &amp; testing of Community Water Purification Plants (CWPPs) &amp; Solar Water Plants including supply &amp; delivery of 2 On-site Mobile Analysis System with required consumables in addition to monitoring &amp; processing data o</t>
   </si>
   <si>
     <t>SM/19280</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>On-site assessment, sample collection, and testing of CWPPs and SWPs, including the supply and delivery of two On-site Mobile Analysis Systems with 1,188 consumables for general parameters and 1,782 consumables for fluoride analysis, along with monitoring and processing data from CWPPs and SWPs for precise analysis and evaluation of the plants, with data uploaded to the State Water Quality Dashboard segment hosted on the PHE Web Portal for a duration of 12 months under Raiganj Division ,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000559/2024-2025</t>
   </si>
   <si>
     <t>329/RD/PHE</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -681,86 +684,88 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>25.48</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>25.48</v>
       </c>
       <c r="P4" s="8">
         <v>0</v>
       </c>
       <c r="Q4" s="8">
         <v>0</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>