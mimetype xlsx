--- v0 (2026-01-12)
+++ v1 (2026-08-28)
@@ -89,75 +89,75 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY AND INSTALLATION OF COMPUTER &amp; PERIPHERALS FOR OFFICIAL USE UNRED RAIGANJ DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/19115</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Supply of 02(TWO) Nos. Desktop computers acer Intel Core i513500 8GB/1000GB HDD/Windows 11 Professional for Raiganj Sub-Division office under Raiganj Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00247/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-164</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>BIOS COMPUTER</t>
+  </si>
+  <si>
     <t>supply of delivery of computer for Raiganj Division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/01095/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-270</t>
   </si>
   <si>
     <t>08/02/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>09/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +702,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>4.95</v>
+        <v>0.99</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -759,51 +759,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>0.99</v>
+        <v>4.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>