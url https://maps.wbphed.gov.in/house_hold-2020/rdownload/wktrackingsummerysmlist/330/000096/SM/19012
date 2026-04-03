--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,51 +128,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Budhra Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018370)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/002031/2023-2024</t>
   </si>
   <si>
     <t>4770/MLMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>M/S. KUNDU CONSTRACTION</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 4(Four) Month (01/03/2024 to 30/06/2024).</t>
   </si>
   <si>
     <t>Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000626/2023-2024</t>
   </si>
   <si>
     <t>472/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
@@ -282,68 +282,50 @@
     <t>01/03/2025</t>
   </si>
   <si>
     <t>M/S ALISA CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Budhra PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000454/2024-2025</t>
   </si>
   <si>
     <t>3767/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
-  </si>
-[...16 lines deleted...]
-    <t>13/01/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Budhra Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000335/2025-2026</t>
   </si>
   <si>
     <t>2486/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -753,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1512,186 +1494,123 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>91</v>
       </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>2.6</v>
+        <v>20.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...23 lines deleted...]
-      <c r="I14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="J14" s="13"/>
-[...26 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>512.51</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>