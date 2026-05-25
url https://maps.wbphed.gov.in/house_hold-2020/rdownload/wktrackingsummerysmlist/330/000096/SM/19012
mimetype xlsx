--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,93 +215,69 @@
   <si>
     <t>ORD/000550/2023-2024</t>
   </si>
   <si>
     <t>644/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>JEET CONSTRUCTION UKILPARA</t>
   </si>
   <si>
     <t>ORD/000551/2023-2024</t>
   </si>
   <si>
     <t>645/RD/PHE</t>
   </si>
   <si>
     <t>BITTU ENTERPRISE</t>
   </si>
   <si>
-    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Implementation of BUDHRA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000633/2023-2024</t>
   </si>
   <si>
     <t>2888/RD/PHE</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>29/07/2025</t>
   </si>
   <si>
     <t>M/S ALISA CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Budhra PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000454/2024-2025</t>
   </si>
   <si>
     <t>3767/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
@@ -735,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -959,54 +935,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>24.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.41</v>
       </c>
       <c r="S4" s="4">
         <v>69</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1022,54 +998,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>1.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>24.38</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1290,327 +1266,264 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.78</v>
+        <v>352.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>352.41</v>
+        <v>33.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>33.94</v>
+        <v>20.74</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>511.73</v>
+      </c>
+      <c r="P13" s="8">
+        <v>16.99</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>3.32</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>