--- v3 (2026-05-25)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,92 @@
     <t>01/06/2025</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Budhra Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000335/2025-2026</t>
   </si>
   <si>
     <t>2486/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04</t>
+  </si>
+  <si>
+    <t>ORD/000647/2024-2025</t>
+  </si>
+  <si>
+    <t>3420/MLMD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>NITAI PANDEY</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1443,87 +1485,213 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>20.74</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="R14" s="4">
+        <v>11.41</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>515.11</v>
+      </c>
+      <c r="P15" s="8">
+        <v>17.29</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>3.36</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>