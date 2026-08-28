--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,291 +80,291 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>BUDHRA PWSS</t>
+  </si>
+  <si>
+    <t>SM/19012</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Budhra Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018370)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/002031/2023-2024</t>
+  </si>
+  <si>
+    <t>4770/MLMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S. KUNDU CONSTRACTION</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>BUDHRA PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of BUDHRA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000633/2023-2024</t>
+  </si>
+  <si>
+    <t>2888/RD/PHE</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>M/S ALISA CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000128/2022-2023</t>
   </si>
   <si>
     <t>638/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>M/S. KUNDU CONSTRACTION</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BUDHRA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000550/2023-2024</t>
+  </si>
+  <si>
+    <t>644/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>JEET CONSTRUCTION UKILPARA</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>645/RD/PHE</t>
+  </si>
+  <si>
+    <t>BITTU ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 4(Four) Month (01/03/2024 to 30/06/2024).</t>
   </si>
   <si>
     <t>Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000626/2023-2024</t>
   </si>
   <si>
     <t>472/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>PRITAM SARKAR</t>
   </si>
   <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04</t>
+  </si>
+  <si>
+    <t>ORD/000647/2024-2025</t>
+  </si>
+  <si>
+    <t>3420/MLMD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>NITAI PANDEY</t>
+  </si>
+  <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Budhra PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000454/2024-2025</t>
+  </si>
+  <si>
+    <t>3767/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at BUDHRA PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/19012).</t>
   </si>
   <si>
     <t>BILL/01107/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-256</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BUDHRA PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/19012).</t>
   </si>
   <si>
     <t>BILL/01106/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-255</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BUDHRA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
-[...76 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Budhra Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000335/2025-2026</t>
   </si>
   <si>
     <t>2486/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-  </si>
-[...40 lines deleted...]
-    <t>13/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,761 +893,761 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>43.1</v>
+        <v>24.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.41</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>352.41</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
         <v>35</v>
-      </c>
-[...22 lines deleted...]
-        <v>69</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.6</v>
+        <v>43.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>24.38</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>7.42</v>
+        <v>11.29</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>5.69</v>
+        <v>11.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>11.29</v>
+        <v>1.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.38</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>11.29</v>
+        <v>0.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="P10" s="4">
-        <v>352.41</v>
+        <v>33.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>33.94</v>
+        <v>2.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>11.41</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="P12" s="4">
-        <v>20.74</v>
+        <v>7.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.78</v>
+        <v>5.69</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>2.6</v>
+        <v>20.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>11.41</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>515.11</v>