--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,95 +89,137 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Additional source of drinking water by creating stand posts and soak gallery at different locations in each commissioned and on-going PWSSs.</t>
   </si>
   <si>
     <t>SM/18828</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Soak well at Head Work Site of Paharajpur Piped Water Supply Scheme in connection with additional source of drinking water by creating stand posts and soak gallery at different locations in each Commissioned and On-Going PWSS under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000398/2023-2024</t>
+  </si>
+  <si>
+    <t>2672/RD/PHE</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>M/S PRATIMA CHOUDHURY</t>
+  </si>
+  <si>
     <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Chotaparua PWSS 2.Udaypur PWSS 3.Piplan PWSS 4.Barua PWSS 5.Bindol PWSS under Raiganj Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and on going PWSS under Raiganj Division,PHE dte.(TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000327/2024-2025</t>
   </si>
   <si>
     <t>3281/RD/PHE</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Kanki PWSS 2.Deona PWSS 3.Pokheria PWSS 4.Lodhon PWSS under Islampur Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and ongoing PWSS under Raiganj Division,PHE dte.(TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000321/2024-2025</t>
   </si>
   <si>
     <t>3277/RD/PHE</t>
   </si>
   <si>
     <t>HAQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Dakshin Kundalpukhur PWSS 2.Purba Chutiakhore PWSS 3.Pawakhali PWSS 4.Amalbari PWSS under Islampur Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and on going PWSS under Raiganj Division,PHE dte.(TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000325/2024-2025</t>
   </si>
   <si>
     <t>3279/RD/PHE</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Bhutijhari PWSS 2.Matikunda PWSS 3.Goalpokhur PWSS 4.Chakulia PWSS under Islampur Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and on going PWSS under Raiganj Division,PHE dte.(TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000326/2024-2025</t>
+  </si>
+  <si>
+    <t>3280/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>SAMIRAN PODDAR SPODDER.UDP@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Goagaon PWSS 2.Ghirnigaonkhas PWSS 3.Panjipara PWSS 4.Khowaspur PWSS under Islampur Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and on going PWSS under Raiganj Division,PHE dte.(TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000324/2024-2025</t>
   </si>
   <si>
     <t>3278/RD/PHE</t>
   </si>
   <si>
     <t>CHOPRA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Kasba NM PWSS 2.Sitgram PWSS 3.Sasan PWSS 4.Gutin PWSS under Raiganj Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and on going PWSS under Raiganj Division,PHE dte.(TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000328/2024-2025</t>
   </si>
   <si>
     <t>3282/RD/PHE</t>
   </si>
   <si>
     <t>S M CONSTRUCTION RAJ.GSHOSH325@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Malgaon PWSS 2.Bheur PWSS 3.Purba Rampur PWSS 4.Faridpur PWSS under Raiganj Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and on going PWSS under Raiganj Division,PHE dte. (TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
@@ -216,92 +258,50 @@
     <t>PANDIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Bamir PWSS 2.Hemtabad Zone-I PWSS 3.Poaltair PWSS 4.Tungail Bilpara PWSS under Raiganj Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and on going PWSS under Raiganj Division,PHE dte.(TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2024-2025</t>
   </si>
   <si>
     <t>3283/RD/PHE</t>
   </si>
   <si>
     <t>BISWADEEP MALLICK</t>
   </si>
   <si>
     <t>Construction of 3 mtr Internal diameter and 6 mtr Deep Circular Soak Well for Wash out /Over Flow water from IEP &amp; OHR in Head Work Site at 1.Sergram PWSS 2.Phulatti PWSS 3.Puria PWSS under Raiganj Sub-Division in connection with Additional Sources of drinking water by Creating Stand Posts and Soak Gallery at different locations in each commissioned and on going PWSS under Raiganj Division,PHE dte.(TSM/005420) in the District Of Uttar Dinajpur under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000331/2024-2025</t>
   </si>
   <si>
     <t>3286/RD/PHE</t>
   </si>
   <si>
     <t>M/S BHOWMIK CONSTRUCTION</t>
-  </si>
-[...40 lines deleted...]
-    <t>SAMIRAN PODDAR SPODDER.UDP@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,761 +831,761 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.67</v>
+        <v>5.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>17.33</v>
+        <v>21.67</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>17.32</v>
+        <v>17.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>17.34</v>
+        <v>17.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>17.34</v>
+        <v>17.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>17.33</v>
+        <v>17.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>17.33</v>
+        <v>17.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>21.67</v>
+        <v>17.33</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>17.34</v>
+        <v>17.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>13</v>
+        <v>21.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>5.42</v>
+        <v>17.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>17.32</v>
+        <v>13</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>200.4</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>5.4</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>