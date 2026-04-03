--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -149,51 +149,51 @@
   <si>
     <t>M/S PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Bhabanipur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018353)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000629/2023-2024</t>
   </si>
   <si>
     <t>2733/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>Implementation of BHABANIPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000355/2023-2024</t>
   </si>
   <si>
     <t>2473/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>