--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,68 +189,50 @@
     <t>ORD/000355/2023-2024</t>
   </si>
   <si>
     <t>2473/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>Construction of concrete pathway at Head Work Site Pump House,2nd TW Site &amp; 3rd TW Site Pump House for BHABANIPUR Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division,PHED.,U/D.</t>
   </si>
   <si>
     <t>ORD/000369/2024-2025</t>
   </si>
   <si>
     <t>3488/RD/PHE</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
-  </si>
-[...16 lines deleted...]
-    <t>MD ZAFAR EQUEBAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -987,54 +969,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>974.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>394.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>40.42</v>
       </c>
       <c r="S6" s="4">
         <v>66</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1064,150 +1046,87 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>9.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...20 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>1142.51</v>
+      </c>
+      <c r="P8" s="8">
+        <v>394.05</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>34.49</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>