--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,110 @@
     <t>ORD/000355/2023-2024</t>
   </si>
   <si>
     <t>2473/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>Construction of concrete pathway at Head Work Site Pump House,2nd TW Site &amp; 3rd TW Site Pump House for BHABANIPUR Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division,PHED.,U/D.</t>
   </si>
   <si>
     <t>ORD/000369/2024-2025</t>
   </si>
   <si>
     <t>3488/RD/PHE</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at BHABANIPUR PH-I (Karandighi ccc) in the district of Uttar Dinajpur (SM/18629).</t>
+  </si>
+  <si>
+    <t>BILL/02739/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-596</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at BHABANIPUR PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18629)</t>
+  </si>
+  <si>
+    <t>BILL/03209/2024-2025</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at BHABANIPUR PH-II (Karandighi ccc) in the district of Uttar Dinajpur (SM/18629).</t>
+  </si>
+  <si>
+    <t>BILL/02740/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-597</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,73 +681,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1046,87 +1106,325 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>9.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>8.61</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>14.2</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.11</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1180.03</v>
+      </c>
+      <c r="P12" s="8">
+        <v>394.05</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>33.39</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>