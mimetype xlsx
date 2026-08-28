--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,219 +80,219 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>BHABANIPUR PWSS</t>
+  </si>
+  <si>
+    <t>SM/18629</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Bhabanipur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018353)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000629/2023-2024</t>
+  </si>
+  <si>
+    <t>2733/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>BHABANIPUR PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of BHABANIPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>2473/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>M/S PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000123/2022-2023</t>
   </si>
   <si>
     <t>633/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of concrete pathway at Head Work Site Pump House,2nd TW Site &amp; 3rd TW Site Pump House for BHABANIPUR Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division,PHED.,U/D.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000369/2024-2025</t>
+  </si>
+  <si>
+    <t>3488/RD/PHE</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SANDIP SARKAR</t>
+  </si>
+  <si>
     <t>Laying of Additional pipeline with other ancillary works at different mouzas of BHABANIPUR PWSS under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000380/2024-2025</t>
   </si>
   <si>
     <t>3499/RD/PHE</t>
   </si>
   <si>
-    <t>02/12/2024</t>
-[...68 lines deleted...]
-    <t>SANDIP SARKAR</t>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHABANIPUR PH-I (Karandighi ccc) in the district of Uttar Dinajpur (SM/18629).</t>
   </si>
   <si>
     <t>BILL/02739/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-596</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHABANIPUR PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18629)</t>
   </si>
   <si>
     <t>BILL/03209/2024-2025</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHABANIPUR PH-II (Karandighi ccc) in the district of Uttar Dinajpur (SM/18629).</t>
   </si>
   <si>
     <t>BILL/02740/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-597</t>
   </si>
   <si>
     <t>06/02/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,566 +821,568 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>81.83</v>
+        <v>41.69</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>34.81</v>
+        <v>974.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>394.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>40.42</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>41.69</v>
+        <v>81.83</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>974.94</v>
+        <v>9.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>394.05</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>40.42</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>9.25</v>
+        <v>34.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>8.61</v>
+        <v>2.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>14.2</v>
+        <v>8.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>12.11</v>
+        <v>14.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.6</v>
+        <v>12.11</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1180.03</v>