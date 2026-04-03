--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -206,51 +206,51 @@
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>M/S PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Bhikhanpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018357)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001814/2023-2024</t>
   </si>
   <si>
     <t>3702/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
-    <t>28/11/2025</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-I under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer-04</t>
   </si>
   <si>
     <t>ORD/001007/2024-2025</t>
   </si>
   <si>
     <t>4277/MLMD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>RAMCHANDRA BASAK</t>
   </si>