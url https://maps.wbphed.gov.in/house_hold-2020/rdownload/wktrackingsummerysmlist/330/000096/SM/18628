--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1143,54 +1143,54 @@
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>647.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>223.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>34.54</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1206,54 +1206,54 @@
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>37.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>29.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="S9" s="4">
         <v>88</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1269,54 +1269,54 @@
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>0.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.05</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1364,54 +1364,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>908.53</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>253.77</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>27.93</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>