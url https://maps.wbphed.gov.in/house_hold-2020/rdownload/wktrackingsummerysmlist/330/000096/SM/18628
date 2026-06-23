--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,93 +206,114 @@
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>M/S PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Bhikhanpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018357)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001814/2023-2024</t>
   </si>
   <si>
     <t>3702/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
-    <t>27/05/2026</t>
+    <t>23/11/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-I under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer-04</t>
   </si>
   <si>
     <t>ORD/001007/2024-2025</t>
   </si>
   <si>
     <t>4277/MLMD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>RAMCHANDRA BASAK</t>
   </si>
   <si>
     <t>Restoration of damage pipeline during road widening at Bikhanpur piped water Supply Scheme at Karandighi Block Under Islampur SubDivision under Raiganj Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000405/2025-2026</t>
   </si>
   <si>
     <t>1609/RD/PHE</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1344,87 +1365,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P11" s="4">
         <v>13.22</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>83</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>913.52</v>
+      </c>
+      <c r="P13" s="8">
+        <v>253.77</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>27.78</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>