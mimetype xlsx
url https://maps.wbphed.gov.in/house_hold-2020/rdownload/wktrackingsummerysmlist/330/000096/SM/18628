--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,228 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>BHIKHANPUR PWSS</t>
   </si>
   <si>
     <t>SM/18628</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of BHIKHANPUR and its adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000358/2023-2024</t>
+  </si>
+  <si>
+    <t>2474/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>M/S PINKI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Bhikhanpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018357)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/001814/2023-2024</t>
+  </si>
+  <si>
+    <t>3702/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000143/2022-2023</t>
   </si>
   <si>
     <t>829/RD/PHE</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000127/2022-2023</t>
   </si>
   <si>
     <t>642/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-I under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04</t>
+  </si>
+  <si>
+    <t>ORD/001007/2024-2025</t>
+  </si>
+  <si>
+    <t>4277/MLMD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>RAMCHANDRA BASAK</t>
+  </si>
+  <si>
     <t>Additional pipeline and other ancillary works at Bhikhanpur piped water Supply Scheme Under Islampur SubDivision under Raiganj Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000368/2024-2025</t>
   </si>
   <si>
     <t>3487/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>RAKSHIT TRADERS</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at BHIKHANPUR PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18628)</t>
   </si>
   <si>
     <t>BILL/02199/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-520</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHIKHANPUR PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18628)</t>
   </si>
   <si>
     <t>BILL/02198/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-519</t>
   </si>
   <si>
-    <t>Implementation of BHIKHANPUR and its adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...65 lines deleted...]
-    <t>RAMCHANDRA BASAK</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Restoration of damage pipeline during road widening at Bikhanpur piped water Supply Scheme at Karandighi Block Under Islampur SubDivision under Raiganj Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000405/2025-2026</t>
   </si>
   <si>
     <t>1609/RD/PHE</t>
   </si>
   <si>
     <t>17/06/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,638 +839,640 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>79.15</v>
+        <v>647.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>223.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>78.14</v>
+        <v>37.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>29.04</v>
+        <v>79.15</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>13.39</v>
+        <v>78.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>9.89</v>
+        <v>0.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.05</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>647.91</v>
+        <v>29.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>223.79</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>34.54</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>37.03</v>
+        <v>13.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>29.23</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.93</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.77</v>
+        <v>9.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>98.05</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>13.22</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>5</v>
+        <v>13.22</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>913.52</v>
       </c>
       <c r="P13" s="8">
         <v>253.77</v>
       </c>
       <c r="Q13" s="8">
         <v>27.78</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>