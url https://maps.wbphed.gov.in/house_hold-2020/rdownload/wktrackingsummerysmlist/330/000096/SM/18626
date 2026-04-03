--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,80 @@
     <t>02/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Bazargaon Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>2014/RD/PHE</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>04/01/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp;3rd Tube-Well Site under BAJARGAON PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>657/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000557/2023-2024</t>
+  </si>
+  <si>
+    <t>658/RD/PHE</t>
+  </si>
+  <si>
+    <t>DISCOVERY CO. OPERATIVE LABOUR CONT AND CONST SOC. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,73 +714,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1349,87 +1379,213 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>36.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>13.85</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>13.85</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1117.19</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>