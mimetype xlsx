--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -167,51 +167,51 @@
   <si>
     <t>BILL/02086/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-479</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Bajargaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018347)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000621/2023-2024</t>
   </si>
   <si>
     <t>2730/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>Implementation of BAJARGAON and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Tube-Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rd TubeWell)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000364/2023-2024</t>
   </si>
   <si>
     <t>2480/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
@@ -1178,54 +1178,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>841.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>30.35</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="S8" s="4">
         <v>66</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1525,54 +1525,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1117.19</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>30.35</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>