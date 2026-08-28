--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,252 +80,252 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>BAJARGAON PWSS</t>
+  </si>
+  <si>
+    <t>SM/18626</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Bajargaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018347)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000621/2023-2024</t>
+  </si>
+  <si>
+    <t>2730/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>BAJARGAON PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of BAJARGAON and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Tube-Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rd TubeWell)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000364/2023-2024</t>
+  </si>
+  <si>
+    <t>2480/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2023-2024</t>
   </si>
   <si>
     <t>1317/RD/PHE</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Approach Road at Head Work Site, &amp; 3rd Tube-Well Site under New Scheme of Bazargaon PWSS at Karandighi Block under Raiganj Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000164/2024-2025</t>
+  </si>
+  <si>
+    <t>2898/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>SARNALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Additional pipeline with other ancillary works at different mouzas of BAZARGAON PWSS under Islampur Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2024-2025</t>
+  </si>
+  <si>
+    <t>3496/RD/PHE</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp;3rd Tube-Well Site under BAJARGAON PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000557/2023-2024</t>
+  </si>
+  <si>
+    <t>658/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>DISCOVERY CO. OPERATIVE LABOUR CONT AND CONST SOC. LTD.</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>657/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Estimate for the work of PMGSY Road in connection with laying of pipeline along the road shoulder.</t>
   </si>
   <si>
     <t>BILL/00189/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-127</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at BAJARGAON PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18626)</t>
   </si>
   <si>
     <t>BILL/02085/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-478</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BAJARGAON PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18626)</t>
   </si>
   <si>
     <t>BILL/02086/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-479</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Bajargaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018347)</t>
-[...82 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Bazargaon Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>2014/RD/PHE</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>04/01/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
-  </si>
-[...28 lines deleted...]
-    <t>DISCOVERY CO. OPERATIVE LABOUR CONT AND CONST SOC. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -854,694 +854,694 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>88.18</v>
+        <v>41.58</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>9.21</v>
+        <v>841.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>22.74</v>
+        <v>88.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>11.71</v>
+        <v>6.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>41.58</v>
+        <v>31.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>841.02</v>
+        <v>13.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>30.35</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>3.61</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>6.78</v>
+        <v>13.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>31.92</v>
+        <v>9.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>36.36</v>
+        <v>22.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>13.85</v>
+        <v>11.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>13.85</v>
+        <v>36.36</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1117.19</v>