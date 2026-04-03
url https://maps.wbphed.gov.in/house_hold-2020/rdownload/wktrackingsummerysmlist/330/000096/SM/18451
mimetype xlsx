--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,51 +215,51 @@
   <si>
     <t>Additional quotation of Kalua PWSS TW-III in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01790/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-437</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>Implementation of KALUA and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000164/2023-2024</t>
   </si>
   <si>
     <t>2090/RD/PHE</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
-    <t>14/10/2025</t>
+    <t>12/04/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II,III,IV &amp; V and making compound lighting arrangement ,Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering at T/W no. I of Kalua Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018393)</t>
   </si>
   <si>
     <t>ORD/000675/2023-2024</t>
   </si>
   <si>
     <t>2754/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>08/02/2029</t>
   </si>
   <si>
     <t>DILIP MAHATO.</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site, 2nd &amp; 3rd tubewell site and road restoration of Kalua PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
@@ -276,50 +276,68 @@
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kalua Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity- 150 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000303/2025-2026</t>
   </si>
   <si>
     <t>2472/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1501,87 +1519,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>52.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1236.68</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>