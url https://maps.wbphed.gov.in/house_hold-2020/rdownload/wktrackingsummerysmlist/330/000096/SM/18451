--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -889,54 +889,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>13.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -952,54 +952,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>4003279144</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>4.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1015,54 +1015,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>4003279164</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>12.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1318,54 +1318,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>798.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>32.17</v>
       </c>
       <c r="S10" s="4">
         <v>56</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1568,88 +1568,88 @@
       <c r="I14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>8.06</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1236.68</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>282.95</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>22.88</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>