--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,119 @@
     <t>2472/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 02.02.2024 and 05.02.2024 to 08.02.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00615/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-316</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 22.02.2024 to 23.02.2024 and 27.02.2024 to 29.02.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00617/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-318</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 25.01.2024 and 29.01.2024 to 31.01.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00614/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-315</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 12.02.2024, 15.02.2024 to 16.02.2024 and 19.02.2024 to 20.02.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00616/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-317</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 17.01.2024 to 19.01.2024 and 22.01.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00613/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-314</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,73 +795,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1582,87 +1651,445 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>5</v>
       </c>
       <c r="Q14" s="4">
         <v>0.4</v>
       </c>
       <c r="R14" s="4">
         <v>8.06</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.07</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P20" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>83</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1241.96</v>
+      </c>
+      <c r="P21" s="8">
+        <v>282.95</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>22.78</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>