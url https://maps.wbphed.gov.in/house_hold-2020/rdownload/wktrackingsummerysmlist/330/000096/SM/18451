--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -113,300 +113,300 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of KALUA and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000164/2023-2024</t>
+  </si>
+  <si>
+    <t>2090/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II,III,IV &amp; V and making compound lighting arrangement ,Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering at T/W no. I of Kalua Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018393)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000675/2023-2024</t>
+  </si>
+  <si>
+    <t>2754/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/02/2029</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Kalua,PWSS, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001961/2023-2024</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Kalua,PWSS, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001962/2023-2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000069/2023-2024</t>
   </si>
   <si>
     <t>2243/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work, 2nd, 3rd, 4th &amp; 5th Tube-Well Site under KALUA PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000518/2023-2024</t>
   </si>
   <si>
     <t>651/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>S M CONSTRUCTION RAJ.GSHOSH325@GMAIL.COM</t>
   </si>
   <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site, 2nd &amp; 3rd tubewell site and road restoration of Kalua PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000434/2024-2025</t>
+  </si>
+  <si>
+    <t>3747/RD/PHE</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Kalua, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03636/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-620</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>Additional quotation of Kalua PWSS TW-III in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01790/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-437</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
-    <t>Implementation of KALUA and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...53 lines deleted...]
-    <t>AJIT PRAMANIK</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kalua Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity- 150 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000303/2025-2026</t>
   </si>
   <si>
     <t>2472/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 02.02.2024 and 05.02.2024 to 08.02.2024.</t>
   </si>
   <si>
     <t>BILL/00615/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-316</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 22.02.2024 to 23.02.2024 and 27.02.2024 to 29.02.2024.</t>
   </si>
   <si>
     <t>BILL/00617/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-318</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 25.01.2024 and 29.01.2024 to 31.01.2024.</t>
   </si>
   <si>
     <t>BILL/00614/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-315</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 12.02.2024, 15.02.2024 to 16.02.2024 and 19.02.2024 to 20.02.2024.</t>
   </si>
   <si>
     <t>BILL/00616/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-317</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 17.01.2024 to 19.01.2024 and 22.01.2024.</t>
   </si>
   <si>
     <t>BILL/00613/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-314</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -982,1070 +982,1070 @@
       <c r="Q3" s="4">
         <v>8.22</v>
       </c>
       <c r="R3" s="4">
         <v>13.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4">
-[...2 lines deleted...]
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.53</v>
+        <v>798.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.53</v>
+        <v>257</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>32.17</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>4003279164</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.79</v>
+        <v>67.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.79</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003279144</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>99.68</v>
+        <v>4.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003279164</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>37.97</v>
+        <v>12.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>6.78</v>
+        <v>99.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>3.7</v>
+        <v>37.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>798.98</v>
+        <v>84.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>257</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>32.17</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>67.92</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>8.06</v>
       </c>
       <c r="S11" s="4">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>84.29</v>
+        <v>6.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
-        <v>52.02</v>
+        <v>3.7</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>8.06</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>95</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="P15" s="4">
-        <v>0.06</v>
+        <v>52.02</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>0.06</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="P19" s="4">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="P20" s="4">
-        <v>5</v>
+        <v>0.04</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>1241.96</v>