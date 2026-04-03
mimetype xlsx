--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,117 +227,93 @@
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
     <t>Implementation of CHHAYGHARA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000345/2023-2024</t>
   </si>
   <si>
     <t>2471/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>19/12/2025</t>
   </si>
   <si>
     <t>M/S S.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction Of Approach Road,Laying Of Pipe Line,Fhtc And Other Allied Works Of Chayaghara Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000399/2024-2025</t>
   </si>
   <si>
     <t>3568/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under CHHAYGHARA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000508/2023-2024</t>
   </si>
   <si>
     <t>633/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>28/02/2025</t>
   </si>
   <si>
     <t>PRIMECON ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000627/2023-2024</t>
   </si>
   <si>
     <t>2876/RD/PHE</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
@@ -792,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1478,375 +1454,312 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.6</v>
+        <v>27.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>27.71</v>
+        <v>4.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.8</v>
+        <v>2.4</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>2.4</v>
+        <v>19.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1070.22</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>