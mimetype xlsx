--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,156 +209,114 @@
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I &amp; II of Chhayghara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018690)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000654/2023-2024</t>
   </si>
   <si>
     <t>2741/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
-    <t>Implementation of CHHAYGHARA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+    <t>Construction Of Approach Road,Laying Of Pipe Line,Fhtc And Other Allied Works Of Chayaghara Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000399/2024-2025</t>
+  </si>
+  <si>
+    <t>3568/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under CHHAYGHARA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
-[...43 lines deleted...]
-  <si>
     <t>ORD/000508/2023-2024</t>
   </si>
   <si>
     <t>633/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>PRIMECON ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000627/2023-2024</t>
   </si>
   <si>
     <t>2876/RD/PHE</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Chhayghora Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000315/2025-2026</t>
   </si>
   <si>
     <t>2478/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -768,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -931,54 +889,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.69</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1289,54 +1247,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>24.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.36</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>22.13</v>
       </c>
       <c r="S9" s="4">
         <v>84</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1349,417 +1307,291 @@
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>775.32</v>
+        <v>52.27</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>52.27</v>
+        <v>27.71</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>27.71</v>
+        <v>4.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>24.49</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>88</v>
       </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>4.8</v>
+        <v>19.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...20 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>292.49</v>
+      </c>
+      <c r="P14" s="8">
+        <v>13.44</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>4.6</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>