--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,51 +203,51 @@
   <si>
     <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I &amp; II of Chhayghara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018690)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000654/2023-2024</t>
   </si>
   <si>
     <t>2741/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>27/07/2026</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
     <t>Construction Of Approach Road,Laying Of Pipe Line,Fhtc And Other Allied Works Of Chayaghara Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000399/2024-2025</t>
   </si>
   <si>
     <t>3568/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
@@ -294,50 +294,143 @@
     <t>17/10/2024</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Chhayghora Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000315/2025-2026</t>
   </si>
   <si>
     <t>2478/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works for RWS Raiganj Sub-Division under Raiganj Division, P.H.E. Dte. for the period from 09.09.2024 to 13.09.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00697/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-420</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works for RWS Raiganj Sub-Division under Raiganj Division, P.H.E. Dte. for the period from 02.09.2024 to 06.09.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00698/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-421</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at CHHAYGHARA PH-I (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18450)</t>
+  </si>
+  <si>
+    <t>BILL/02723/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-585</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at CHHAYGHARA PH-II (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18450)</t>
+  </si>
+  <si>
+    <t>BILL/02973/2024-2025</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>Implementation of CHHAYGHARA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000345/2023-2024</t>
+  </si>
+  <si>
+    <t>2471/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>M/S S.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1511,87 +1604,447 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>19.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>9.2</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>24.21</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>775.32</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>207.62</v>
+      </c>
+      <c r="R18" s="4">
+        <v>26.78</v>
+      </c>
+      <c r="S18" s="4">
+        <v>40</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P19" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R19" s="4">
+        <v>15.36</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1104.01</v>
+      </c>
+      <c r="P20" s="8">
+        <v>221.46</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>20.06</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>