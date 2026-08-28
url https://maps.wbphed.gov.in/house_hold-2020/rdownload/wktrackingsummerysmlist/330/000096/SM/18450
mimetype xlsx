--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,357 +80,357 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Itahar</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Chhayghara Piped Water Supply Scheme at Itahar block under Uttar Dinajpur District</t>
+  </si>
+  <si>
+    <t>SM/18450</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I &amp; II of Chhayghara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018690)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000654/2023-2024</t>
+  </si>
+  <si>
+    <t>2741/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>MAA BHABOTARINE ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>Chhayghara Piped Water Supply Scheme at Itahar block under Uttar Dinajpur District</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of CHHAYGHARA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000345/2023-2024</t>
+  </si>
+  <si>
+    <t>2471/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>M/S S.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000627/2023-2024</t>
+  </si>
+  <si>
+    <t>2876/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>ARNAB DUTTA</t>
   </si>
   <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 4(Four)Nos. Augmentation Scheme and 1(One) No. New PWSS (List Enclosed) Uncovered mouzas under Uttar Dinajpur District which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Raiganj Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000201/2023-2024</t>
   </si>
   <si>
     <t>2226/RD/PHE</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>2259/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction Of Approach Road,Laying Of Pipe Line,Fhtc And Other Allied Works Of Chayaghara Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000399/2024-2025</t>
+  </si>
+  <si>
+    <t>3568/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under CHHAYGHARA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000508/2023-2024</t>
+  </si>
+  <si>
+    <t>633/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>PRIMECON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 13.05.2024 to 17.05.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00129/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-94</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>M/S DILWAR HOSAIN</t>
+  </si>
+  <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 10.06.2024 to 14.06.2024.</t>
   </si>
   <si>
     <t>BILL/00128/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-93</t>
   </si>
   <si>
-    <t>28/06/2024</t>
-[...11 lines deleted...]
-    <t>BP-2024-25-94</t>
+    <t>Quotation for new service connection at CHHAYGHARA PH-I (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18450)</t>
+  </si>
+  <si>
+    <t>BILL/02723/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-585</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at CHHAYGHARA PH-II (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18450)</t>
+  </si>
+  <si>
+    <t>BILL/02973/2024-2025</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
   </si>
   <si>
     <t>Beldangi Road from 7.00 km to 9.40 km under Dakshin Dinajpur Highway Division in the District of Dakshin Dinajpur, Urgent restoration of Hard Shoulder in stretches caused due to laying of pipeline by PHED under Chhayghara PWSS under Raiganj Divison, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00494/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-281</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER (DAKSHIN DINAJPUR HIGHWAY DIVISION)</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for works of Raiganj Division, P.H.E. Dte. for 03.09.2024 and 09.09.2024.</t>
   </si>
   <si>
     <t>BILL/00383/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-223</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...91 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Chhayghora Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000315/2025-2026</t>
   </si>
   <si>
     <t>2478/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works for RWS Raiganj Sub-Division under Raiganj Division, P.H.E. Dte. for the period from 09.09.2024 to 13.09.2024.</t>
   </si>
   <si>
     <t>BILL/00697/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-420</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works for RWS Raiganj Sub-Division under Raiganj Division, P.H.E. Dte. for the period from 02.09.2024 to 06.09.2024.</t>
   </si>
   <si>
     <t>BILL/00698/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-421</t>
-  </si>
-[...67 lines deleted...]
-    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -962,1045 +962,1045 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.57</v>
+        <v>24.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.91</v>
+        <v>5.36</v>
       </c>
       <c r="R3" s="4">
-        <v>59.69</v>
+        <v>22.13</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>141.14</v>
+        <v>775.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>207.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>0.08</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>24.49</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>0.1</v>
+        <v>11.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>59.69</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>11.19</v>
+        <v>141.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>0.07</v>
+        <v>52.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="P9" s="4">
-        <v>24.24</v>
+        <v>2.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.36</v>
+        <v>0.4</v>
       </c>
       <c r="R9" s="4">
-        <v>22.13</v>
+        <v>15.36</v>
       </c>
       <c r="S9" s="4">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P10" s="4">
-        <v>52.27</v>
+        <v>27.71</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="P11" s="4">
-        <v>27.71</v>
+        <v>0.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>4.8</v>
+        <v>0.08</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>24.49</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>19.35</v>
+        <v>9.2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="L14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.09</v>
+        <v>24.21</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="P15" s="4">
-        <v>0.09</v>
+        <v>11.19</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>9.2</v>
+        <v>0.07</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I17" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>111</v>
+      </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="L17" s="4"/>
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>24.21</v>
+        <v>19.35</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="P18" s="4">
-        <v>775.32</v>
+        <v>0.09</v>
       </c>
       <c r="Q18" s="4">
-        <v>207.62</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>26.78</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>2.6</v>
+        <v>0.09</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>15.36</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1104.01</v>