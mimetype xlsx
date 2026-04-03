--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -215,51 +215,51 @@
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>11/01/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no.I &amp; II and making compound lighting arrangement at T/W no.I of PURBA GOMAIDIGHI Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/002577/2023-2024</t>
   </si>
   <si>
     <t>1003/MLMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE..</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Purba Gomaidighi Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000288/2025-2026</t>
   </si>
   <si>
     <t>1810/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>