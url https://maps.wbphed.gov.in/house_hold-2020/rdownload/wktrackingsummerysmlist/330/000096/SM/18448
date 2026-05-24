--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1074,54 +1074,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>692.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>303.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>43.86</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1200,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>28.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>73.97</v>
       </c>
       <c r="S9" s="4">
         <v>79</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1295,54 +1295,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>903.42</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>324.7</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>35.94</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>