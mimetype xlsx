--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,68 @@
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE..</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Purba Gomaidighi Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000288/2025-2026</t>
   </si>
   <si>
     <t>1810/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Road restoration with dismantling and approach road in connection with the New Scheme of Purba Gomaidighi PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2025-2026</t>
+  </si>
+  <si>
+    <t>1465/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>SHIB LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1275,87 +1293,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="4">
         <v>19.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>23.9</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>927.32</v>
+      </c>
+      <c r="P12" s="8">
+        <v>324.7</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>35.02</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>