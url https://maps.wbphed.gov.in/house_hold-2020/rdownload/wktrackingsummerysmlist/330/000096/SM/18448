--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,213 +92,222 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>PURBBA GOMAIDIGHI PWSS</t>
   </si>
   <si>
     <t>SM/18448</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of PURBA GOMAIDIGHI and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000344/2023-2024</t>
+  </si>
+  <si>
+    <t>2470/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR PAUL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2022-2023</t>
   </si>
   <si>
     <t>619/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under PURBA GUMAIDIGHI PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, ISD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000525/2023-2024</t>
   </si>
   <si>
     <t>546/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S BABA LOKNATH CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying of Additional pipeline with other ancillary works at different mouzas of PURBA GOMAIDIGHI PWSS under Islampur Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000374/2024-2025</t>
+  </si>
+  <si>
+    <t>3493/RD/PHE</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>11/01/2026</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no.I &amp; II and making compound lighting arrangement at T/W no.I of PURBA GOMAIDIGHI Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/002577/2023-2024</t>
+  </si>
+  <si>
+    <t>1003/MLMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at PURBBA GOMAIDIGHI PH-I (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00225/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-66</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at PURBBA GOMAIDIGHI PH-II (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00217/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-65</t>
   </si>
   <si>
-    <t>Implementation of PURBA GOMAIDIGHI and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte</t>
-[...59 lines deleted...]
-    <t>DEY ENTERPRISE..</t>
+    <t>Construction of Road restoration with dismantling and approach road in connection with the New Scheme of Purba Gomaidighi PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000245/2025-2026</t>
+  </si>
+  <si>
+    <t>1465/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>SHIB LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Purba Gomaidighi Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000288/2025-2026</t>
   </si>
   <si>
     <t>1810/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
-    <t>Construction of Road restoration with dismantling and approach road in connection with the New Scheme of Purba Gomaidighi PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SHIB LOKNATH ENTERPRISE</t>
+    <t>Additional Quotation for new service connection at Purbba Gomaidighi (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18448)</t>
+  </si>
+  <si>
+    <t>BILL/01263/2026-2027</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -827,614 +836,671 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>41.78</v>
+        <v>692.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>303.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>43.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>22.57</v>
+        <v>41.78</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>10.07</v>
+        <v>22.57</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>10.53</v>
+        <v>78.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>692.96</v>
+        <v>28.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>303.91</v>
+        <v>20.79</v>
       </c>
       <c r="R7" s="4">
-        <v>43.86</v>
+        <v>73.97</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>78.28</v>
+        <v>10.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>28.11</v>
+        <v>10.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>20.79</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>73.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>19.12</v>
+        <v>23.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>23.9</v>
+        <v>19.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.83</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>934.15</v>
+      </c>
+      <c r="P13" s="8">
+        <v>324.7</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>34.76</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>