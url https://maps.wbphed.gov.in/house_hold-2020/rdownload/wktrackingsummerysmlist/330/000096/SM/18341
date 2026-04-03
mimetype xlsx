--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,96 +128,69 @@
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000073/2023-2024</t>
   </si>
   <si>
     <t>2244/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Implementation of KAPASIA and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000166/2023-2024</t>
   </si>
   <si>
     <t>2092/RD/PHE</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>11/02/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Construction of Approach Road, Laying of Pipe Line, FHTC And Other Allied Works of Kapasia PWSS Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>3559/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
@@ -690,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -936,453 +909,390 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>59.26</v>
+        <v>1262.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>1262.96</v>
+        <v>48.29</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>48.29</v>
+        <v>35.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>35.63</v>
+        <v>4.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.8</v>
+        <v>52.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1574.71</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>