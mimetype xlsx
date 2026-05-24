--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -826,54 +826,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.89</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -948,54 +948,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>1262.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>213.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>16.93</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1137,54 +1137,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>4.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.67</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1232,54 +1232,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1574.71</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>228.8</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>14.53</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>