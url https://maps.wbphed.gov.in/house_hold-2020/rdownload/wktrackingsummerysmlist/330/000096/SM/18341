--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,101 @@
     <t>17/10/2024</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kapasia Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 150 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000343/2025-2026</t>
   </si>
   <si>
     <t>2491/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at KAPASIA PH-II (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18341)</t>
+  </si>
+  <si>
+    <t>BILL/00176/2025-2026</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at KAPASIA PH-I (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18341)</t>
+  </si>
+  <si>
+    <t>BILL/02570/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-581</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no.I,II, III &amp; IV and Making compound yard lighting arrangement and Grid connected ground mounted solar PV system with net metering at T/W no.- I of Kapasia Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016713)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000610/2023-2024</t>
+  </si>
+  <si>
+    <t>2653/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>04/02/2029</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,70 +714,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1212,87 +1263,268 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>52.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4">
+        <v>124</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.32</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.98</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" s="4">
+        <v>59.26</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>41.43</v>
+      </c>
+      <c r="R12" s="4">
+        <v>69.92</v>
+      </c>
+      <c r="S12" s="4">
+        <v>72</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1647.27</v>
+      </c>
+      <c r="P13" s="8">
+        <v>270.23</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>16.4</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>