--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,219 +113,219 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of KAPASIA and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000166/2023-2024</t>
+  </si>
+  <si>
+    <t>2092/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no.I,II, III &amp; IV and Making compound yard lighting arrangement and Grid connected ground mounted solar PV system with net metering at T/W no.- I of Kapasia Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016713)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000610/2023-2024</t>
+  </si>
+  <si>
+    <t>2653/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>04/02/2029</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000627/2023-2024</t>
+  </si>
+  <si>
+    <t>2876/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>ARNAB DUTTA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000073/2023-2024</t>
   </si>
   <si>
     <t>2244/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of KAPASIA and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Approach Road, Laying of Pipe Line, FHTC And Other Allied Works of Kapasia PWSS Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>3559/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd, 3rd &amp; 4th Tube-Well Site under KAPASIA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000498/2023-2024</t>
   </si>
   <si>
     <t>621/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>KRISHNA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
-[...17 lines deleted...]
-    <t>ARNAB DUTTA</t>
+    <t>Quotation for new service connection at KAPASIA PH-I (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18341)</t>
+  </si>
+  <si>
+    <t>BILL/02570/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-581</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kapasia Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 150 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000343/2025-2026</t>
   </si>
   <si>
     <t>2491/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at KAPASIA PH-II (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18341)</t>
   </si>
   <si>
     <t>BILL/00176/2025-2026</t>
   </si>
   <si>
     <t>07/08/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>DEY ENTERPRISE..</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,572 +915,572 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>123.16</v>
+        <v>1262.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>213.79</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.93</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>1262.96</v>
+        <v>59.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>213.79</v>
+        <v>41.43</v>
       </c>
       <c r="R5" s="4">
-        <v>16.93</v>
+        <v>69.92</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>48.29</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.67</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>35.63</v>
+        <v>123.16</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>4.8</v>
+        <v>48.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>24.67</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>52.01</v>
+        <v>35.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>76</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>7.32</v>
+        <v>5.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="P11" s="4">
-        <v>5.98</v>
+        <v>52.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="L12" s="4">
+        <v>124</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>59.26</v>
+        <v>7.32</v>
       </c>
       <c r="Q12" s="4">
-        <v>41.43</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>69.92</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1647.27</v>