--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -209,51 +209,51 @@
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Kuchila Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016546)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000518/2023-2024</t>
   </si>
   <si>
     <t>2514/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>29/10/2025</t>
+    <t>26/02/2026</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kuchila Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000362/2025-2026</t>
   </si>
   <si>
     <t>2508/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>