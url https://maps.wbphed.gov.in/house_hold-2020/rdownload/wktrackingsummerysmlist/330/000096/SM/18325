--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -209,51 +209,51 @@
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Kuchila Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016546)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000518/2023-2024</t>
   </si>
   <si>
     <t>2514/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kuchila Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000362/2025-2026</t>
   </si>
   <si>
     <t>2508/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1068,54 +1068,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>736.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>31.39</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1226,54 +1226,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>939.64</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>24.58</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>