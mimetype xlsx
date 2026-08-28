--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -92,50 +92,101 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>KUCHILA PWSS</t>
   </si>
   <si>
     <t>SM/18325</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of KUCHILA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>2000/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>25/12/2025</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Kuchila Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016546)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000518/2023-2024</t>
+  </si>
+  <si>
+    <t>2514/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000109/2022-2023</t>
   </si>
   <si>
     <t>600/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under KUCHILA PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000526/2023-2024</t>
   </si>
   <si>
     <t>547/RD/PHE</t>
@@ -162,101 +213,50 @@
     <t>3483/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>MDR T01, RAMKRISHNAPUR TO MDR T10 DIMTI VIA BHARDRAKALI(ROAD CODE T06)</t>
   </si>
   <si>
     <t>BILL/00106/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-72</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
-  </si>
-[...49 lines deleted...]
-    <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kuchila Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000362/2025-2026</t>
   </si>
   <si>
     <t>2508/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -803,376 +803,376 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>53.38</v>
+        <v>736.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>31.39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>22.45</v>
+        <v>29.4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>46.55</v>
+        <v>53.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>15.49</v>
+        <v>22.45</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>736.01</v>
+        <v>46.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>31.39</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>29.4</v>
+        <v>15.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
@@ -1186,51 +1186,51 @@
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>36.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>