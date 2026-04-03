--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,68 @@
     <t>13/05/2025</t>
   </si>
   <si>
     <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dhoaroi Zone-I Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist:Uttar Dinajpur, Block: Raiganj,Capacity- 60 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000262/2025-2026</t>
   </si>
   <si>
     <t>1627/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1437,87 +1455,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>29.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>705.87</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>