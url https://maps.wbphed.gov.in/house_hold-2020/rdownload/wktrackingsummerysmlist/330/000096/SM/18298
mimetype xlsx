--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,78 +194,54 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Dhoarai (Zone-I), Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03661/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-629</t>
   </si>
   <si>
     <t>Implementation of DHOARAI ZONE-I and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000080/2023-2024</t>
   </si>
   <si>
     <t>1999/RD/PHE</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Dhoarai Zone-1 PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000488/2024-2025</t>
   </si>
   <si>
     <t>21/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>Trial Run For Dharai Zone-II PWSS under Hemtabad Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000730/2024-2025</t>
   </si>
@@ -729,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -892,54 +868,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.3</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1014,54 +990,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>22.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>26.28</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1195,410 +1171,347 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>476.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>144.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>30.4</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>25.16</v>
+        <v>51.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>51.46</v>
+        <v>0.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.82</v>
+        <v>29.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="J12" s="13"/>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>29.58</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>3.85</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>680.71</v>
+      </c>
+      <c r="P13" s="8">
+        <v>157.45</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>23.13</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>