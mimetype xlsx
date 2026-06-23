--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,92 @@
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head worksite at T/W no. I of Dhoarai Zone-I Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017842)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000479/2023-2024</t>
+  </si>
+  <si>
+    <t>2487/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1431,87 +1473,213 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0.19</v>
       </c>
       <c r="R12" s="4">
         <v>3.85</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>25.16</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>20.54</v>
+      </c>
+      <c r="R13" s="4">
+        <v>81.64</v>
+      </c>
+      <c r="S13" s="4">
+        <v>85</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>83</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>710.86</v>
+      </c>
+      <c r="P15" s="8">
+        <v>177.99</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>25.04</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>