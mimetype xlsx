--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,252 +113,252 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of DHOARAI ZONE-I and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>1999/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head worksite at T/W no. I of Dhoarai Zone-I Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017842)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000479/2023-2024</t>
+  </si>
+  <si>
+    <t>2487/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2023-2024</t>
   </si>
   <si>
     <t>2245/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DHOARAI (Zone-I)PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000523/2023-2024</t>
   </si>
   <si>
     <t>672/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>D. K. ASSOCIATES</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Dhoarai (Zone-I), Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03660/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-628</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Dhoarai (Zone-I), Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03661/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-629</t>
   </si>
   <si>
-    <t>Implementation of DHOARAI ZONE-I and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Dhoarai Zone-1 PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000488/2024-2025</t>
   </si>
   <si>
     <t>21/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>Trial Run For Dharai Zone-II PWSS under Hemtabad Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000730/2024-2025</t>
   </si>
   <si>
     <t>529/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dhoaroi Zone-I Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist:Uttar Dinajpur, Block: Raiganj,Capacity- 60 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000262/2025-2026</t>
   </si>
   <si>
     <t>1627/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-  </si>
-[...58 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -948,694 +948,694 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>30.75</v>
+        <v>476.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>144.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>30.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>22.58</v>
+        <v>25.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.93</v>
+        <v>20.54</v>
       </c>
       <c r="R5" s="4">
-        <v>26.28</v>
+        <v>81.64</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.45</v>
+        <v>30.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>0.55</v>
+        <v>22.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>26.28</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>476.5</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="4">
-        <v>144.83</v>
+        <v>0.19</v>
       </c>
       <c r="R8" s="4">
-        <v>30.4</v>
+        <v>3.85</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>51.46</v>
+        <v>0.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.82</v>
+        <v>0.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>29.58</v>
+        <v>51.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>3.85</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="J13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>25.16</v>
+        <v>0.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>20.54</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>81.64</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>5</v>
+        <v>29.58</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>710.86</v>