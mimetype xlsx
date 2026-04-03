--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -146,78 +146,78 @@
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION</t>
   </si>
   <si>
     <t>Implementation of GUNJARIA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000213/2023-2024</t>
   </si>
   <si>
     <t>2296/RD/PHE</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>28/04/2026</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Gunjaria Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/016520)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000591/2023-2024</t>
   </si>
   <si>
     <t>2640/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab(Non-A.C. Vehical No. WB59C 3704) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire under Raiganj Division, P.H.E. Dte. in Uttar Dinajpur District. (Period from 01.07.2024 to 14.01.2025.)</t>
   </si>
   <si>
     <t>ORD/000411/2024-2025</t>
   </si>
   <si>
     <t>1816/RD/PHE</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>MD ZAFAR EQUEBAL</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Gunjaria Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>