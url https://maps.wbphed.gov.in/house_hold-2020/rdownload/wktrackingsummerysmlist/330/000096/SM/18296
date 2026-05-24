--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,68 +177,50 @@
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Gunjaria Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/016520)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000591/2023-2024</t>
   </si>
   <si>
     <t>2640/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>MD ZAFAR EQUEBAL</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Gunjaria Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000511/2024-2025</t>
   </si>
   <si>
     <t>56/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>M/S. B. PAUL &amp; COMPANY</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Gunjaria Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 90 M3/hr.</t>
   </si>
@@ -669,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -954,54 +936,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>631.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>140.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.19</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1056,247 +1038,184 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>2.6</v>
+        <v>13.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>13.85</v>
+        <v>33.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...23 lines deleted...]
-      <c r="I9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="J9" s="13"/>
-[...26 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>816.61</v>
+      </c>
+      <c r="P9" s="8">
+        <v>140.14</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>17.16</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>