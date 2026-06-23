--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,90 +179,138 @@
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Gunjaria Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/016520)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000591/2023-2024</t>
   </si>
   <si>
     <t>2640/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Gunjaria Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 90 M3/hr.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000285/2025-2026</t>
+  </si>
+  <si>
+    <t>1807/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>21/12/2025</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at GUNJARIA PH-I (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18296)</t>
+  </si>
+  <si>
+    <t>BILL/02762/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-625</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab(Non-A.C. Vehical No. WB59C 3704) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire under Raiganj Division, P.H.E. Dte. in Uttar Dinajpur District. (Period from 01.07.2024 to 14.01.2025.)</t>
+  </si>
+  <si>
+    <t>ORD/000411/2024-2025</t>
+  </si>
+  <si>
+    <t>1816/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>MD ZAFAR EQUEBAL</t>
+  </si>
+  <si>
     <t>Providing FHTC in connection with Gunjaria Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000511/2024-2025</t>
   </si>
   <si>
     <t>56/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>03/04/2025</t>
   </si>
   <si>
     <t>M/S. B. PAUL &amp; COMPANY</t>
   </si>
   <si>
-    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Gunjaria Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 90 M3/hr.</t>
-[...17 lines deleted...]
-    <t>AJIT PRAMANIK</t>
+    <t>Additional pipeline and other ancillary works with path way and earth filling at Gunjaria piped water Supply Scheme Under Islampur Sub-Division under Raiganj Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2025-2026</t>
+  </si>
+  <si>
+    <t>1487/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,70 +699,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1057,165 +1105,350 @@
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>13.85</v>
+        <v>33.6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>33.6</v>
+        <v>10.56</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P10" s="4">
+        <v>13.85</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P11" s="4">
+        <v>62.34</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>892.11</v>
+      </c>
+      <c r="P12" s="8">
+        <v>140.14</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>15.71</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>