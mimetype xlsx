--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,225 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>GUNJARIA PWSS</t>
   </si>
   <si>
     <t>SM/18296</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of GUNJARIA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000213/2023-2024</t>
+  </si>
+  <si>
+    <t>2296/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Gunjaria Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/016520)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000591/2023-2024</t>
+  </si>
+  <si>
+    <t>2640/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000120/2022-2023</t>
   </si>
   <si>
     <t>618/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab(Non-A.C. Vehical No. WB59C 3704) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire under Raiganj Division, P.H.E. Dte. in Uttar Dinajpur District. (Period from 01.07.2024 to 14.01.2025.)</t>
+  </si>
+  <si>
+    <t>ORD/000411/2024-2025</t>
+  </si>
+  <si>
+    <t>1816/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>MD ZAFAR EQUEBAL</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under GUNJARIA PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000520/2023-2024</t>
   </si>
   <si>
     <t>653/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION</t>
   </si>
   <si>
-    <t>Implementation of GUNJARIA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
-[...47 lines deleted...]
-    <t>JAL PRAVAHIKA PVT. LTD.</t>
+    <t>Providing FHTC in connection with Gunjaria Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000511/2024-2025</t>
+  </si>
+  <si>
+    <t>56/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. B. PAUL &amp; COMPANY</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Gunjaria Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 90 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000285/2025-2026</t>
   </si>
   <si>
     <t>1807/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
+    <t>Additional pipeline and other ancillary works with path way and earth filling at Gunjaria piped water Supply Scheme Under Islampur Sub-Division under Raiganj Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2025-2026</t>
+  </si>
+  <si>
+    <t>1487/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at GUNJARIA PH-I (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18296)</t>
   </si>
   <si>
     <t>BILL/02762/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-625</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...52 lines deleted...]
-    <t>19/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -839,563 +839,563 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>83.71</v>
+        <v>631.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>140.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>24.49</v>
+        <v>29.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>631.56</v>
+        <v>83.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>140.14</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>22.19</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>29.41</v>
+        <v>2.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>33.6</v>
+        <v>24.49</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>10.56</v>
+        <v>13.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>2.6</v>
+        <v>33.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>13.85</v>
+        <v>62.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>62.34</v>
+        <v>10.56</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>